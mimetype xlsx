--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -12,497 +12,702 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Data Saída</t>
   </si>
   <si>
     <t>Hora Saída</t>
   </si>
   <si>
     <t>Data Chegada</t>
   </si>
   <si>
     <t>Hora Chegada</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Destino</t>
   </si>
   <si>
     <t>Valor Total</t>
   </si>
   <si>
     <t>Motivo da Diária</t>
   </si>
   <si>
+    <t>16/06/2026</t>
+  </si>
+  <si>
+    <t>06:00:00</t>
+  </si>
+  <si>
+    <t>17:00:00</t>
+  </si>
+  <si>
+    <t>ANTÔNIO CARLOS PALMEIRA</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LUÍS EDUARDO MAGALHÃES - </t>
+  </si>
+  <si>
+    <t>R$ 262,50</t>
+  </si>
+  <si>
+    <t>Concessão de 0,75 (75%) para o servidor ANTÔNIO CARLOS PALMEIRA, CPF nº 827.535.471-49, para empreender viagem a cidade de LUÍS EDUARDO MAGALHÃES-BA, com o objetivo de efetuar a condução do veículo oficial FIAT TORO ULTRA PLACA: TFK8E009 do município até a cidade de Luís Eduardo Magalhães - BA, para realização de revisão programada e manutenção preventiva junto à concessionária autorizada, previamente agendada conforme cronograma de manutenção, visando garantir a segurança dos usuários, a conservação do patrimônio público e a continuidade dos serviços administrativos. 
+Dados Bancários: Banco do Brasil, Agência: 2895-9 Conta corrente: 63065-9..</t>
+  </si>
+  <si>
+    <t>15/06/2026</t>
+  </si>
+  <si>
+    <t>05:00:00</t>
+  </si>
+  <si>
+    <t>19/06/2026</t>
+  </si>
+  <si>
+    <t>19:00:00</t>
+  </si>
+  <si>
+    <t>KENIA LAMARQUE MOREIRA CAMPOS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NATIVIDADE - </t>
+  </si>
+  <si>
+    <t>R$ 540,00</t>
+  </si>
+  <si>
+    <t>Concessão de 4,50 (quatro diárias e meia) para a servidora KENIA LAMARQUE MOREIRA CAMPOS, CPF nº 040.108.201-60, para empreender viagem a cidade de NATIVIDADE-TO, com o objetivo de efetuar participação no Encontro Regional dos Agentes de Desenvolvimento e Formação Avançada do Agente de Desenvolvimento, a ser realizado no período de 15 a 19 de junho. A participação no evento é de relevante interesse público e institucional, uma vez que tem como objetivo o aprimoramento técnico dos Agentes de Desenvolvimento, promovendo a atualização de conhecimentos, a troca de experiências e o fortalecimento das estratégias voltadas ao desenvolvimento econômico local. A programação contempla temas relacionados à gestão pública, empreendedorismo, inovação, políticas de incentivo aos pequenos negócios e instrumentos de promoção do desenvolvimento sustentável. A presença do representante municipal contribuirá para o fortalecimento da atuação do município nas ações de desenvolvimento econômico sustentável, ampliando a capacidade técnica para a implementação de projetos, programas e políticas públicas que favoreçam a geração de emprego e renda, o fortalecimento do ambiente de negócios e a melhoria da competitividade local. Dados Bancários: Agência: 3977-2 Conta corrente: 12.070-7..</t>
+  </si>
+  <si>
+    <t>WILMAN ROSA DA SILVA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TAGUATINGA - </t>
+  </si>
+  <si>
+    <t>R$ 90,00</t>
+  </si>
+  <si>
+    <t>Concessão de 0,75 (75%) para o servidor WILMAN ROSA DA SILVA, CPF nº 620.483.411-87, para empreender viagem a cidade de TAGUATINGA-TO, com o objetivo de efetuar deslocamento a com a finalidade de buscar pó de brita destinado às atividades e demandas da prefeitura. O deslocamento foi necessário devido à disponibilidade do material no referido município, visando garantir o abastecimento e a continuidade dos serviços programados, não havendo fornecedor na região. Dessa forma, a viagem foi realizada em atendimento à necessidade operacional, sendo o transporte do material essencial para a execução das atividades previstas. 
+Dados Bancários: Agência: 3977-2 Conta corrente: 9088-3..</t>
+  </si>
+  <si>
+    <t>VANDERLEI DE SOUZA AMARAL</t>
+  </si>
+  <si>
+    <t>Concessão de 0,75 (75%) para o servidor VANDERLEI DE SOUZA AMARAL, CPF nº 839.212.901-63, para empreender viagem a cidade de TAGUATINGA-TO, com o objetivo de efetuar deslocamento a com a finalidade de buscar pó de brita destinado às atividades e demandas da prefeitura. O deslocamento foi necessário devido à disponibilidade do material no referido município, visando garantir o abastecimento e a continuidade dos serviços programados, não havendo fornecedor na região. Dessa forma, a viagem foi realizada em atendimento à necessidade operacional, sendo o transporte do material essencial para a execução das atividades previstas. 
+Dados Bancários: Agência: 3977-2 Conta corrente: 10849-9</t>
+  </si>
+  <si>
+    <t>08:00:00</t>
+  </si>
+  <si>
+    <t>18:30:00</t>
+  </si>
+  <si>
+    <t>MICHAEL DOUGLAS ALVES DA SILVA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BARREIRAS - </t>
+  </si>
+  <si>
+    <t>R$ 135,00</t>
+  </si>
+  <si>
+    <t>Concessão de 0,75 (75%) para o servidor MICHAEL DOUGLAS ALVES DA SILVA, CPF nº 046.772.621-36, para empreender viagem a cidade de BARREIRAS-BA, com o objetivo de efetuar condução de munícipe em situação de vulnerabilidade socioeconômica até a Agência da Previdência Social no município de Barreiras/BA, com a finalidade de realizar perícia indispensável à análise de benefício previdenciário/assistencial. A medida mostrou-se necessária em razão da inexistência, na ocasião, de motorista e veículo disponíveis na Secretaria Municipal de Assistência Social para atender à demanda, circunstância que poderia comprometer o acesso do cidadão ao serviço público essencial e ao exercício de seus direitos sociais. Diante da urgência e da relevância do atendimento, a Administração Municipal viabilizou o suporte logístico necessário para o deslocamento, assegurando a realização da perícia e a continuidade do acompanhamento socioassistencial do usuário. Ressalta-se que a necessidade do acompanhamento e do transporte encontra-se devidamente fundamentada no Relatório Técnico Social anexo, o qual evidencia a condição de vulnerabilidade econômica do munícipe e a imprescindibilidade da intervenção do Poder Público para garantir seu acesso aos serviços previdenciários. Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 16908-0.</t>
+  </si>
+  <si>
+    <t>12/06/2026</t>
+  </si>
+  <si>
+    <t>Concessão de 0,75 (meia diária) para o servidor VANDERLEI DE SOUZA AMARAL, CPF nº 839.212.901-63, para empreender viagem a cidade de TAGUATINGA-TO, com o objetivo de  efetuar deslocamento a com a finalidade de buscar pó de brita destinado às atividades e demandas da prefeitura. O deslocamento foi necessário devido à disponibilidade do material no referido município, visando garantir o abastecimento e a continuidade dos serviços programados, não havendo fornecedor na região. Dessa forma, a viagem foi realizada em atendimento à necessidade operacional, sendo o transporte do material essencial para a execução das atividades previstas. 
+Dados Bancários: Agência: 3977-2 Conta corrente: 10849-3</t>
+  </si>
+  <si>
+    <t>10/06/2026</t>
+  </si>
+  <si>
+    <t>08:30:00</t>
+  </si>
+  <si>
+    <t>14:00:00</t>
+  </si>
+  <si>
+    <t>Concessão de 0,50 (meia diária) para o servidor MICHAEL DOUGLAS ALVES DA SILVA, CPF nº 046.772.621-36, para empreender viagem a cidade de LUÍS EDUARDO MAGALHÃES-BA, com o objetivo de efetuar deslocamento, em caráter de urgência, com a finalidade de realizar a entrega de documentos oficiais do Fundo Municipal de Educação, bem como providenciar a coleta das assinatura necessária para a continuidade e regularização dos procedimentos administrativos em andamento. A referida viagem faz-se necessária devido à necessidade de cumprimento de prazos institucionais e à importância dos documentos para a tramitação dos processos vinculados ao Fundo Municipal de Educação, não sendo possível postergar a ação sem prejuízos às atividades administrativas e à execução das demandas do órgão.
+Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 16908-0.</t>
+  </si>
+  <si>
+    <t>13:00:00</t>
+  </si>
+  <si>
+    <t>11/06/2026</t>
+  </si>
+  <si>
+    <t>19:30:00</t>
+  </si>
+  <si>
+    <t>CELIOMAR REGO DA SILVA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PALMAS - </t>
+  </si>
+  <si>
+    <t>R$ 750,00</t>
+  </si>
+  <si>
+    <t>Concessão de 1,50 (uma diária e meia) para o servidor CELIOMAR REGO DA SILVA, CPF nº 908.517.491-00, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no 2º Encontro de Secretários Municipais de Meio Ambiente do Tocantins, a ser realizado no dia 11 de junho de 2026, evento integrante da Semana do Meio Ambiente 2026. A participação no encontro é de relevante interesse público e institucional, uma vez que proporcionará a troca de experiências entre gestores municipais, o acesso a informações atualizadas sobre políticas públicas ambientais, legislação, programas governamentais e boas práticas de gestão ambiental. O evento também favorecerá o fortalecimento da articulação entre os municípios, órgãos estaduais e demais entidades ligadas à área ambiental, contribuindo para o aprimoramento das ações desenvolvidas pela Secretaria Municipal de Meio Ambiente. Além disso, o encontro constitui importante espaço para discussão de estratégias voltadas à preservação dos recursos naturais, ao desenvolvimento sustentável e ao enfrentamento dos desafios ambientais comuns aos municípios tocantinenses, possibilitando a captação de conhecimentos e parcerias que poderão resultar em benefícios diretos para a gestão ambiental municipal. 
+Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 9256-8..</t>
+  </si>
+  <si>
+    <t>11:00:00</t>
+  </si>
+  <si>
+    <t>16:00:00</t>
+  </si>
+  <si>
+    <t>IVANILDA MARIA QUEIROZ PEREIRA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRASÍLIA - </t>
+  </si>
+  <si>
+    <t>R$ 2.125,00</t>
+  </si>
+  <si>
+    <t>Concessão de 2,50 (duas diárias e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de efetuar visitas institucionais aos gabinetes dos Deputados Toinho Andrade e Alexandre Guimarães, visando tratar de assuntos de interesse da Administração Municipal, onde serão apresentadas e discutidas demandas prioritárias do Município, bem como realizado o acompanhamento e a verificação do andamento de pleitos anteriormente protocolados junto aos parlamentares, incluindo solicitações de recursos, convênios, emendas parlamentares e demais ações voltadas ao desenvolvimento local e à melhoria dos serviços públicos ofertados à população.
+Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x..</t>
+  </si>
+  <si>
+    <t>PAULINO PEREIRA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>R$ 1.250,00</t>
+  </si>
+  <si>
+    <t>Concessão de 2,50 (duas diárias e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de efetuar agenda institucional junto aos gabinetes dos Deputados Toinho Andrade e Alexandre Guimarães, com o objetivo de tratar de demandas de interesse do Município, oferecendo suporte técnico e administrativo na apresentação, acompanhamento e discussão dos pleitos municipais, bem como na verificação do andamento das solicitações anteriormente encaminhadas aos parlamentares, incluindo demandas relacionadas à captação de recursos, celebração de convênios, emendas parlamentares e demais projetos estratégicos para a Administração Municipal.
+Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0.</t>
+  </si>
+  <si>
+    <t>08/06/2026</t>
+  </si>
+  <si>
+    <t>Concessão de 0,75 (meia diária) para o servidor MICHAEL DOUGLAS ALVES DA SILVA, CPF nº 046.772.621-36, para empreender viagem a cidade de LUÍS EDUARDO MAGALHÃES-BA, com o objetivo de efetuar deslocamento para transporte da peça: pistão da retroescavadeira JCB, que será encaminhada para manutenção/conserto em oficina especializada. O deslocamento é indispensável para viabilizar o reparo do equipamento, garantindo o retorno das condições adequadas de funcionamento da retroescavadeira e a continuidade dos serviços executados pelo município. A realização da viagem demanda permanência fora da sede administrativa, justificando a concessão da respectiva diária para cobertura das despesas decorrentes.
+Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 16908-0.</t>
+  </si>
+  <si>
+    <t>07/06/2026</t>
+  </si>
+  <si>
+    <t>09/06/2026</t>
+  </si>
+  <si>
+    <t>Concessão de 2,50 (duas diárias e meia) para o servidor CELIOMAR REGO DA SILVA, CPF nº 908.517.491-00, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação do servidor no "Seminário Resíduos Sólidos: Desafios Estruturais e Soluções Consensuais", que acontecerá no dia 08/06/2026, com saída no dia 07/06/2026 considerando a distância entre os municípios e a necessidade de comparecimento ao evento em horário compatível com sua programação. A participação no referido evento é de relevante interesse público, uma vez que o seminário abordará temas fundamentais relacionados à gestão integrada de resíduos sólidos, sustentabilidade ambiental, políticas públicas, responsabilidade compartilhada e soluções consensuais para os desafios estruturais enfrentados pelos entes públicos.
+Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 9256-8..</t>
+  </si>
+  <si>
+    <t>27/05/2026</t>
+  </si>
+  <si>
+    <t>30/05/2026</t>
+  </si>
+  <si>
+    <t>GLAUCIVANE GOMES BÍLIO</t>
+  </si>
+  <si>
+    <t>R$ 630,00</t>
+  </si>
+  <si>
+    <t>Concessão de 3,50 (três diárias e meia) para a servidora GLAUCIVANE GOMES BÍLIO, CPF nº 002.914.961-48, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no Seminário Estadual de Políticas Públicas para a Primeira Infância: “Diagnóstico e Ação”, a ser realizado nos dias 28 e 29 de maio de 2026. A participação no referido seminário é de grande relevância para o fortalecimento das políticas públicas voltadas à primeira infância, considerando que o evento promoverá debates, capacitações e troca de experiências entre profissionais da área, contribuindo para o aprimoramento das ações desenvolvidas no município. O seminário possibilitará a atualização de conhecimentos técnicos e estratégicos relacionados à formulação, implementação e monitoramento de políticas públicas destinadas à garantia dos direitos das crianças, em conformidade com as diretrizes do Estatuto da Criança e do Adolescente (ECA) e demais normativas pertinentes. 
+Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 14277-8..</t>
+  </si>
+  <si>
+    <t>22/05/2026</t>
+  </si>
+  <si>
+    <t>23/05/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIANÓPOLIS - </t>
+  </si>
+  <si>
+    <t>R$ 600,00</t>
+  </si>
+  <si>
+    <t>Concessão de 1,50 (uma diária e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de DIANÓPOLIS-TO, com o objetivo de efetuar participação na programação oficial de inaugurações de obras no município de Dianópolis/TO, atendendo convite do Governador do Estado do Tocantins. A participação da Chefe do Poder Executivo Municipal possui relevante interesse institucional, considerando a importância do fortalecimento das relações entre os municípios e o Governo do Estado, bem como o acompanhamento de ações e investimentos públicos voltados ao desenvolvimento regional. A presença da Prefeita no evento proporcionará a troca de experiências administrativas, o diálogo com autoridades estaduais e municipais, além da busca por parcerias, convênios e investimentos que possam contribuir para o desenvolvimento do município e para o fortalecimento das políticas públicas locais. Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x.</t>
+  </si>
+  <si>
+    <t>R$ 300,00</t>
+  </si>
+  <si>
+    <t>Concessão de 1,50 (uma diária e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de DIANÓPOLIS-TO, com o objetivo de efetuar para participação na programação oficial de inaugurações de obras no município, atendendo convite do Governador do Estado do Tocantins. A participação no evento possui relevante interesse administrativo e institucional, considerando a importância do fortalecimento das relações entre o Município e o Governo do Estado, bem como o acompanhamento de ações governamentais, programas e investimentos voltados ao desenvolvimento regional. A presença do Secretário Municipal de Gestão permitirá o intercâmbio de experiências administrativas, o fortalecimento das relações institucionais com autoridades estaduais e municipais, além da busca por parcerias e ações que contribuam para o aprimoramento da gestão pública e para o desenvolvimento do município. Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0.</t>
+  </si>
+  <si>
+    <t>21/05/2026</t>
+  </si>
+  <si>
+    <t>02:30:00</t>
+  </si>
+  <si>
+    <t>GLEIDE DOS PASSOS MONTALVÃO</t>
+  </si>
+  <si>
+    <t>Concessão de 1,50 (uma diária e meia) para a servidora GLEIDE DOS PASSOS MONTALVÃO, CPF nº 003.504.451-92, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no evento "O papel do Ministério Público na ampliação da adesão municipal ao SINAPIR no Estado do Tocantins", que acontecerá no dia 22 de maio de 2026. A participação no referido evento possibilitará o aprimoramento técnico e institucional acerca das diretrizes, estratégias e mecanismos relacionados ao Sistema Nacional de Promoção da Igualdade Racial (SINAPIR), bem como o alinhamento das ações desenvolvidas pelos municípios tocantinenses em consonância com as políticas nacionais voltadas à equidade racial. 
+Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 12176-2.</t>
+  </si>
+  <si>
+    <t>20/05/2026</t>
+  </si>
+  <si>
+    <t>06:30:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMBINADO - </t>
+  </si>
+  <si>
+    <t>R$ 100,00</t>
+  </si>
+  <si>
+    <t>Concessão de 0,50 (meia diária) para o servidor CELIOMAR REGO DA SILVA, CPF nº 908.517.491-00, para empreender viagem a cidade de COMBINADO-TO, com o objetivo de Concessão de 0,50 (meia diária) para o servidor CELIOMAR REGO DA SILVA, CPF nº 908.517.491-00, para empreender viagem a cidade de COMBINADO-TO, com o objetivo de Concessão de 0,50 (meia diária) para o servidor CELIOMAR REGO DA SILVA, CPF nº 908.517.491-00, para empreender viagem a cidade de COMBINADO-TO, com o objetivo de efetuar participação no Curso de Formação de Brigada de Incêndio Florestal, a ser realizado nos dias 18, 19 e 20 de maio, com o objetivo de capacitar o servidor para atuação preventiva e operacional no combate a incêndios florestais, fortalecendo as ações ambientais e de proteção do patrimônio natural do município. Ressalta-se que o servidor realizará o deslocamento superior a 6 (seis) horas diariamente, com ida e retorno no mesmo dia, não havendo necessidade de pernoite fora do município.
+Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 9256-8.</t>
+  </si>
+  <si>
+    <t>19/05/2026</t>
+  </si>
+  <si>
+    <t>07:30:00</t>
+  </si>
+  <si>
+    <t>Concessão de 0,50 (meia diária) para o servidor CELIOMAR REGO DA SILVA, CPF nº 908.517.491-00, para empreender viagem a cidade de COMBINADO-TO, com o objetivo de Concessão de 0,50 (meia diária) para o servidor CELIOMAR REGO DA SILVA, CPF nº 908.517.491-00, para empreender viagem a cidade de COMBINADO-TO, com o objetivo de efetuar participação no Curso de Formação de Brigada de Incêndio Florestal, a ser realizado nos dias 18, 19 e 20 de maio, com o objetivo de capacitar o servidor para atuação preventiva e operacional no combate a incêndios florestais, fortalecendo as ações ambientais e de proteção do patrimônio natural do município. Ressalta-se que o servidor realizará o deslocamento superior a 6 (seis) horas diariamente, com ida e retorno no mesmo dia, não havendo necessidade de pernoite fora do município.
+Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 9256-8.</t>
+  </si>
+  <si>
+    <t>18/05/2026</t>
+  </si>
+  <si>
+    <t>Concessão de 0,50 (meia diária) para o servidor CELIOMAR REGO DA SILVA, CPF nº 908.517.491-00, para empreender viagem a cidade de COMBINADO-TO, com o objetivo de efetuar participação no Curso de Formação de Brigada de Incêndio Florestal, a ser realizado nos dias 18, 19 e 20 de maio, com o objetivo de capacitar o servidor para atuação preventiva e operacional no combate a incêndios florestais, fortalecendo as ações ambientais e de proteção do patrimônio natural do município. Ressalta-se que o servidor realizará o deslocamento superior a 6 (seis) horas diariamente, com ida e retorno no mesmo dia, não havendo necessidade de pernoite fora do município.
+Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 9256-8..</t>
+  </si>
+  <si>
+    <t>17/05/2026</t>
+  </si>
+  <si>
+    <t>R$ 3.825,00</t>
+  </si>
+  <si>
+    <t>Concessão de 4,50 (quatro diárias e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de efetuar participação na XXVII Marcha a Brasília em Defesa dos Municípios, realizada no período de 18 a 21 de maio de 2026. O evento é promovido pela Confederação Nacional de Municípios e reúne prefeitos, vereadores, secretários e demais gestores públicos de todo o país, constituindo-se como um dos mais importantes espaços de debate, fortalecimento institucional e defesa dos interesses municipalistas perante o Governo Federal e o Congresso Nacional. A participação da Chefe do Poder Executivo Municipal é de grande relevância para o município, tendo em vista a oportunidade de acompanhar discussões relacionadas ao pacto federativo, transferência de recursos, programas governamentais, captação de investimentos, políticas públicas e demais pautas de interesse dos municípios brasileiros, além de possibilitar o fortalecimento das relações institucionais junto aos órgãos federais e entidades municipalistas.
+Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x.</t>
+  </si>
+  <si>
+    <t>R$ 2.250,00</t>
+  </si>
+  <si>
+    <t>Concessão de 4,50 (quatro diárias e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de efetuar para participação na XXVII Marcha a Brasília em Defesa dos Municípios, realizada no período de 18 a 21 de maio de 2026. O evento, promovido pela Confederação Nacional de Municípios, reúne gestores públicos municipais de todo o país, proporcionando debates, palestras e reuniões voltadas ao fortalecimento da administração pública municipal, ao aprimoramento da gestão pública e à defesa dos interesses dos municípios perante os órgãos federais.
+A participação do Secretário Municipal de Gestão possui relevante interesse administrativo, considerando a oportunidade de acompanhar discussões relacionadas a financiamento público, programas federais, modernização da gestão, planejamento administrativo, captação de recursos e políticas públicas voltadas ao desenvolvimento municipal, além do fortalecimento das relações institucionais com órgãos governamentais e entidades municipalistas. Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0.</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>18:00:00</t>
+  </si>
+  <si>
+    <t>R$ 1.200,00</t>
+  </si>
+  <si>
+    <t>Concessão de 1,50 (uma diária e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar visita ao Gabinete do Deputado Eduardo Fortes em busca de parcerias e apoio parlamentar para viabilização de projetos e captação de recursos destinados ao desenvolvimento municipal, abrangendo áreas prioritárias da administração pública e realizar o acompanhamento e monitoramento de demandas anteriormente apresentadas pelo Município, visando verificar o andamento de pleitos já protocolados, reforçar solicitações e assegurar a continuidade das tratativas junto ao referido gabinete parlamentar. Realizar participação na abertura oficial da 26ª edição da Feira de Tecnologia Agropecuária do Tocantins – AGROTINS 2026, realizada no dia 13 de maio de 2026, na cidade de Palmas/TO, atendendo convite oficial do Governador do Estado do Tocantins. A presença da Chefe do Poder Executivo Municipal possibilitará o fortalecimento das relações institucionais entre o Município e o Governo do Estado, além da busca por parcerias, programas e investimentos voltados ao desenvolvimento econômico e agrícola do município, bem como o acompanhamento de inovações tecnológicas aplicadas ao setor agropecuário, contribuindo diretamente para o fortalecimento das políticas públicas municipais. Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x.</t>
+  </si>
+  <si>
+    <t>Concessão de 1,50 (uma diária e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação na abertura oficial da 26ª edição da Feira de Tecnologia Agropecuária do Tocantins – AGROTINS 2026, realizada no dia 13 de maio de 2026, na cidade de Palmas/TO. A participação no evento possui relevante interesse público e administrativo, considerando que a AGROTINS é um dos maiores eventos do setor agropecuário da Região Norte, reunindo autoridades, gestores públicos, produtores rurais, instituições financeiras, empresas e órgãos governamentais voltados ao desenvolvimento econômico e tecnológico e proporcionará fortalecimento das relações institucionais entre o Município e o Governo do Estado, bem como o acompanhamento de programas, projetos e oportunidades de investimentos destinados ao desenvolvimento municipal, especialmente nas áreas de gestão pública, agricultura, infraestrutura e desenvolvimento econômico. Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0.</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>10:00:00</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>Concessão de 2,50 (duas diárias e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de efetuar agenda institucional em Brasília/DF, com visitas aos gabinetes do Eduardo Gomes e da Professora Dorinha Seabra, visando tratar de demandas prioritárias do município e fortalecer parcerias junto ao Governo Federal e à bancada parlamentar do Estado do Tocantins, buscando apoio institucional, articulação política e captação de recursos por meio de emendas parlamentares e programas federais. Além disso, realizar o acompanhamento de pleitos já protocolados, a formalização de novas solicitações e o fortalecimento do relacionamento entre o município e os representantes federais, contribuindo para a viabilização de investimentos e melhorias para a população.
+Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x.</t>
+  </si>
+  <si>
+    <t>Concessão de 2,50 (duas diárias e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de efetuar agenda institucional em Brasília/DF, com visitas aos gabinetes do Eduardo Gomes e da Professora Dorinha Seabra, visando tratar de demandas prioritárias do município e fortalecer parcerias junto ao Governo Federal e à bancada parlamentar do Estado do Tocantins, buscando apoio institucional, articulação política e captação de recursos por meio de emendas parlamentares e programas federais. Além disso, realizar o acompanhamento de pleitos já protocolados, a formalização de novas solicitações e o fortalecimento do relacionamento entre o município e os representantes federais, contribuindo para a viabilização de investimentos e melhorias para a população.
+Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0.</t>
+  </si>
+  <si>
     <t>29/04/2026</t>
   </si>
   <si>
-    <t>08:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>30/04/2026</t>
-  </si>
-[...13 lines deleted...]
-    <t>R$ 750,00</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para a servidora GLEIDE DOS PASSOS MONTALVÃO, CPF nº 003.504.451-92, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação na solenidade de entrega do Selo Instituição Amiga da Mulher, a realizar-se no dia 29 de abril. A presença da Secretária Municipal da Mulher no referido evento é de suma importância, tendo em vista que a iniciativa reconhece e valoriza instituições que promovem ações efetivas voltadas à equidade de gênero, ao fortalecimento das políticas públicas para as mulheres e ao enfrentamento das diversas formas de violência e discriminação. Além disso, a participação permitirá a troca de experiências, o fortalecimento de parcerias institucionais e a aquisição de conhecimentos que poderão ser aplicados no desenvolvimento e aprimoramento das ações da Secretaria Municipal da Mulher, contribuindo diretamente para a melhoria dos serviços prestados à população feminina do município. 
 Dados Bancários:Banco do Brasil, Agência: 3977-2 Conta corrente: 12176-2.</t>
   </si>
   <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>12:00:00</t>
   </si>
   <si>
-    <t>16:00:00</t>
-[...4 lines deleted...]
-  <si>
     <t>R$ 2.000,00</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de cumprir agenda institucional voltada à captação de recursos, fortalecimento de parcerias e participação em evento de relevante interesse público. Visitas realizadas aos gabinetes da Senadora Dorinha Seabra e do Deputado Eduardo Fortes, com o objetivo de tratar de demandas prioritárias do município, bem como buscar apoio institucional e firmar parcerias para viabilização de projetos e investimentos em áreas estratégicas. Visita à Secretaria Estadual de Educação, onde foram discutidas pautas relacionadas ao fortalecimento da educação municipal, alinhamento de ações conjuntas e possibilidades de cooperação técnica. E participação na solenidade de entrega do Selo “Instituição Amiga da Mulher”, evento de grande relevância social, que reconhece iniciativas e políticas públicas voltadas à promoção, proteção e valorização dos direitos das mulheres.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x.</t>
   </si>
   <si>
-    <t>PAULINO PEREIRA DOS SANTOS</t>
-[...4 lines deleted...]
-  <si>
     <t>Concessão de 2,50 (duas diárias e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar visitas aos gabinetes do Deputado Eduardo Fortes e da Senadora Dorinha Seabra, considerando a relevância das tratativas administrativas, articulações políticas e alinhamento de demandas de interesse do município, especialmente no que se refere à captação de recursos, formalização de parcerias e encaminhamento de projetos estratégicos. Realizar visita à Secretaria Estadual de Educação, tendo em vista a necessidade de suporte técnico e administrativo nas discussões relacionadas às políticas públicas educacionais, bem como no acompanhamento de possíveis convênios e programas voltados ao desenvolvimento do setor no município. Efetuar participação no evento de solenidade de entrega do Selo Instituição Amiga da Mulher, momento institucional relevante que reforça o compromisso da gestão municipal com políticas públicas voltadas à promoção da igualdade de gênero e valorização das iniciativas que garantem proteção e apoio às mulheres.
 Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0.</t>
   </si>
   <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>09:00:00</t>
   </si>
   <si>
     <t>24/04/2026</t>
   </si>
   <si>
-    <t>17:00:00</t>
-[...4 lines deleted...]
-  <si>
     <t>R$ 270,00</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para a servidora KENIA LAMARQUE MOREIRA CAMPOS, CPF nº 040.108.201-60, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no encontro “Cidades do Futuro - o Futuro é Agora”, promovido pelo Sebrae Tocantins, a ser realizado no dia 23 de abril, justifica-se pela relevância estratégica do evento para a administração pública municipal. O encontro reunirá gestores públicos e lideranças institucionais de todo o estado, constituindo um espaço qualificado para a troca de experiências, discussão de boas práticas e fortalecimento de políticas voltadas à gestão pública empreendedora. Além disso, durante o evento ocorrerá a cerimônia de premiação do Prêmio Sebrae Prefeitura Empreendedora, iniciativa que reconhece ações inovadoras que contribuem para o desenvolvimento econômico local e a melhoria do ambiente de negócios nos municípios. A participação no referido evento proporcionará acesso a conhecimentos atualizados, cases de sucesso e diretrizes que poderão ser aplicadas na gestão municipal, contribuindo diretamente para o aprimoramento das políticas públicas, incentivo ao empreendedorismo e promoção do desenvolvimento sustentável local. Dados
 Bancários: Agência: 3977-2 Conta Poupança: 12.070-7.</t>
   </si>
   <si>
-    <t>R$ 1.200,00</t>
-[...1 lines deleted...]
-  <si>
     <t>Concessão de 1,50 (uma diária e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no encontro “Cidades do Futuro - o Futuro é Agora”, promovido pelo Sebrae Tocantins, a ser realizado no dia 23 de abril. O encontro reunirá gestores públicos e lideranças institucionais de todo o estado, constituindo um espaço qualificado para a troca de experiências, discussão de boas práticas e fortalecimento de políticas voltadas à gestão pública empreendedora. Além disso, durante o evento ocorrerá a cerimônia de premiação do Prêmio Sebrae Prefeitura Empreendedora, iniciativa que reconhece ações inovadoras que contribuem para o desenvolvimento econômico local e a melhoria do ambiente de negócios nos municípios. A participação no referido evento proporcionará acesso a conhecimentos atualizados, cases de sucesso e diretrizes que poderão ser aplicadas na gestão municipal, contribuindo diretamente para o aprimoramento das políticas públicas, incentivo ao empreendedorismo e promoção do desenvolvimento sustentável local; Realizar visita ao gabinete do Deputado Eduardo Fortes, com o objetivo de tratar de assuntos de relevante interesse para o município, com articulação de demandas prioritárias, bem como o acompanhamento de pleitos já apresentados, buscando a viabilização de recursos, parcerias e ações que contribuam para o desenvolvimento local e a melhoria dos serviços prestados à população.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x.</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no encontro “Cidades do Futuro - o Futuro é Agora”, promovido pelo Sebrae Tocantins, a ser realizado no dia 23 de abril. O encontro reunirá gestores públicos e lideranças institucionais de todo o estado, constituindo um espaço qualificado para a troca de experiências, discussão de boas práticas e fortalecimento de políticas voltadas à gestão pública empreendedora. Além disso, durante o evento ocorrerá a cerimônia de premiação do Prêmio Sebrae Prefeitura Empreendedora, iniciativa que reconhece ações inovadoras que contribuem para o desenvolvimento econômico local e a melhoria do ambiente de negócios nos municípios. A participação no referido evento proporcionará acesso a conhecimentos atualizados, cases de sucesso e diretrizes que poderão ser aplicadas na gestão municipal, contribuindo diretamente para o aprimoramento das políticas públicas, incentivo ao empreendedorismo e promoção do desenvolvimento sustentável local; Realizar visita ao gabinete do Deputado Eduardo Fortes, com o objetivo de tratar de assuntos de relevante interesse para o município, com articulação de demandas prioritárias, bem como o acompanhamento de pleitos já apresentados, buscando a viabilização de recursos, parcerias e ações que contribuam para o desenvolvimento local e a melhoria dos serviços prestados à população.
 Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0</t>
   </si>
   <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>07:00:00</t>
   </si>
   <si>
-    <t>19:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>GILMAR LUIZ DREBES</t>
   </si>
   <si>
     <t xml:space="preserve">AURORA - </t>
-  </si>
-[...1 lines deleted...]
-    <t>R$ 90,00</t>
   </si>
   <si>
     <t>Concessão de 0,75 (75%) para o servidor GILMAR LUIZ DREBES, CPF nº 470.592.656-00, para empreender viagem a cidade de AURORA-TO, com o objetivo de participar do Seminário “Captação de Recursos”, integrante do Projeto Transforma Cidade – TO, ofertado pelo SEBRAE, a ser realizado nos dias 16 e 17 de abril. A participação do Gestor de Convênios no referido seminário é de grande relevância para o aprimoramento técnico e estratégico, especialmente no que se refere à identificação de oportunidades, elaboração de propostas e captação de recursos junto a diferentes esferas governamentais e instituições parceiras. O conhecimento adquirido contribuirá diretamente para o fortalecimento da gestão pública municipal, possibilitando maior eficiência na obtenção de investimentos e no desenvolvimento de projetos de interesse coletivo. Ressalta-se que o prestador de serviços realizará deslocamento com ida e retorno no mesmo dia 16 de abril, bem como ida e retorno no mesmo dia 17 de abril, em razão da programação do evento, não havendo necessidade de pernoite.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 5454-2.</t>
   </si>
   <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>Concessão de 0,75 (75%) para o prestador de serviços GILMAR LUIZ DREBES, CPF nº 470.592.656-00, para empreender viagem a cidade de AURORA-TO, com o objetivo de participar do Seminário “Captação de Recursos”, integrante do Projeto Transforma Cidade – TO, ofertado pelo SEBRAE, a ser realizado nos dias 16 e 17 de abril. A participação do Gestor de Convênios no referido seminário é de grande relevância para o aprimoramento técnico e estratégico, especialmente no que se refere à identificação de oportunidades, elaboração de propostas e captação de recursos junto a diferentes esferas governamentais e instituições parceiras. O conhecimento adquirido contribuirá diretamente para o fortalecimento da gestão pública municipal, possibilitando maior eficiência na obtenção de investimentos e no desenvolvimento de projetos de interesse coletivo. Ressalta-se que o prestador de serviços realizará deslocamento com ida e retorno no mesmo dia 16 de abril, bem como ida e retorno no mesmo dia 17 de abril, em razão da programação do evento, não havendo necessidade de pernoite.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 5454-2.</t>
   </si>
   <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>LUELLY SILVA DIAS</t>
   </si>
   <si>
     <t>R$ 150,00</t>
   </si>
   <si>
     <t>Concessão de 0,75 (75%) para a servidora LUELLY SILVA DIAS, CPF nº 046.799.271-19, para empreender viagem a cidade de AURORA-TO, com o objetivo de efetuar participação na 9ª Reunião Ordinária do Fórum Permanente da Região Turística das Serras Gerais, a ser realizada nos dias 14 e 15 de abril, no município de Aurora do Tocantins/TO. O servidor realizará deslocamento de ida e retorno no dia 14 de abril, bem como ida e retorno no dia 15 de abril. A participação neste evento é de fundamental importância para o fortalecimento das ações voltadas ao desenvolvimento do turismo regional, tendo em vista que o fórum reúne representantes de diversos municípios, instituições públicas e privadas, com o objetivo de discutir estratégias, alinhar projetos e promover a integração entre os atores envolvidos no setor turístico. A concessão da diária se faz necessária para custear despesas com deslocamento e alimentação, garantindo a participação efetiva no evento e o cumprimento das atividades institucionais.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 17054-2.</t>
   </si>
   <si>
     <t>ADEAN DIAS DE OLIVEIRA</t>
   </si>
   <si>
     <t>Concessão de 0,75 (75%) para a servidora ADEAN DIAS DE OLIVEIRA, CPF nº 029.570.671-61, para empreender viagem a cidade de AURORA-TO, com o objetivo de efetuar participação na 9ª Reunião Ordinária do Fórum Permanente da Região Turística das Serras Gerais, a ser realizada nos dias 14 e 15 de abril, no município de Aurora do Tocantins/TO. A servidora realizará deslocamento de ida e retorno no mesmo dia 14 de abril, bem como ida e retorno no dia 15 de abril. Destaca-se que a servidora atua como interlocutora municipal responsável pelo Sistema do Mapa do Turismo Brasileiro, sendo sua participação essencial para o acompanhamento das diretrizes, atualização de informações e alinhamento das ações estratégicas relacionadas ao desenvolvimento do turismo no município e na região. A participação neste evento é de fundamental importância para o fortalecimento das ações voltadas ao turismo regional, tendo em vista que o fórum reúne representantes de diversos municípios, instituições públicas e privadas, com o objetivo de discutir estratégias, alinhar projetos e promover a integração entre os atores envolvidos no setor turístico. A concessão da diária se faz necessária para custear despesas com deslocamento e alimentação, garantindo a participação efetiva no evento e o cumprimento das atividades institucionais.
 Dados Bancários: Agência: 2704-9 Conta corrente: 14587-4.</t>
   </si>
   <si>
-    <t>06:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>20:00:00</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar no evento de reconhecimento do Selo Criança Alfabetizada, iniciativa que valoriza os avanços na educação básica e incentiva a melhoria dos indicadores educacionais, sendo de extrema importância para o alinhamento das ações municipais às diretrizes estaduais e nacionais; Realizar visita institucional à Secretaria Estadual dos Esportes e Juventude, com a finalidade de tratar de projetos e possíveis parcerias voltadas ao desenvolvimento de políticas públicas para jovens e incentivo à prática esportiva no município; Visita ao gabinete do Deputado Eduardo Fortes, para apresentação das demandas prioritárias do município, visando a captação de recursos, apoio político-institucional e o estabelecimento de parcerias que contribuam para o desenvolvimento local; E participação na solenidade de inauguração do Econúcleo da Defensoria Pública no município de Arraias, evento de grande relevância para o fortalecimento do acesso à justiça e à cidadania, beneficiando diretamente a população.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x.</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no evento de reconhecimento do Selo Criança Alfabetizada, iniciativa de grande relevância para a promoção da educação básica e valorização das ações voltadas à alfabetização na idade certa, contribuindo para o aprimoramento das políticas educacionais municipais; Realizar visita à Secretaria Estadual dos Esportes e Juventude, com o objetivo de tratar de projetos, programas e possíveis parcerias voltadas ao desenvolvimento de ações nas áreas de esporte e juventude, visando ampliar oportunidades e benefícios à população local; Efetuar visita ao gabinete do Deputado Estadual Eduardo Fortes, onde foram discutidas demandas prioritárias do município, com foco na busca de parcerias institucionais e captação de recursos para investimentos em diversas áreas da administração pública; E participar do evento de inauguração do EcoNúcleo da Defensoria Pública em Arraias/TO, ação importante para o fortalecimento do acesso à justiça e promoção da cidadania, especialmente no que se refere às pautas socioambientais.
 Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0.</t>
   </si>
   <si>
     <t>03:00:00</t>
   </si>
   <si>
-    <t>CELIOMAR REGO DA SILVA</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">PORTO NACIONAL - </t>
   </si>
   <si>
     <t>R$ 450,00</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor CELIOMAR REGO DA SILVA, CPF nº 908.517.491-00, para empreender viagem a cidade de PORTO NACIONAL-TO, com a finalidade de viabilizar a participação em capacitação sobre ICMS Ecológico, a ser realizada nos dias 14 e 15 de abril, conforme programação em ofício anexo. O referido evento tem como objetivo capacitar os servidores municipais, proporcionando conhecimentos técnicos e práticos voltados à implementação de ações estratégicas que contribuam para o aumento da arrecadação do município no que se refere ao ICMS Ecológico. Em razão do cumprimento prévio de agenda institucional no dia 14 de abril, o servidor se deslocará de Palmas/TO e participará da capacitação referente ao ICMS Ecológico apenas no dia 15 de abril, evento este de relevante interesse para a administração pública municipal, por contribuir diretamente para o aprimoramento técnico e a captação de recursos vinculados às políticas ambientais.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 9256-8.</t>
   </si>
   <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>12:30:00</t>
   </si>
   <si>
     <t>21:00:00</t>
   </si>
   <si>
     <t>R$ 60,00</t>
   </si>
   <si>
     <t>Concessão de 0,5 (meia diária) para a servidora ADEAN DIAS DE OLIVEIRA, CPF nº 029.570.671-61, para empreender viagem a cidade de AURORA-TO, com o objetivo de participação na 9ª Reunião Ordinária do Fórum Permanente da Região Turística das Serras Gerais, a ser realizada nos dias 14 e 15 de abril, no município de Aurora do Tocantins/TO. A servidora realizará deslocamento de ida e retorno no mesmo dia 14 de abril, bem como ida e retorno no dia 15 de abril. Destaca-se que a servidora atua como interlocutora municipal responsável pelo Sistema do Mapa do Turismo Brasileiro, sendo sua participação essencial para o acompanhamento das diretrizes, atualização de informações e alinhamento das ações estratégicas relacionadas ao desenvolvimento do turismo no município e na região. A participação neste evento é de fundamental importância para o fortalecimento das ações voltadas ao turismo regional, tendo em vista que o fórum reúne representantes de diversos municípios, instituições públicas e privadas, com o objetivo de discutir estratégias, alinhar projetos e promover a integração entre os atores envolvidos no setor turístico. A concessão da diária se faz necessária para custear despesas com deslocamento e alimentação, garantindo a participação efetiva no evento e o cumprimento das atividades institucionais.
 Dados Bancários: Agência: 2704-9 Conta corrente: 14587-4.</t>
   </si>
   <si>
-    <t>R$ 100,00</t>
-[...1 lines deleted...]
-  <si>
     <t>Concessão de 0,5 (meia diária) para a servidora LUELLY SILVA DIAS, CPF nº 046.799.271-19, para empreender viagem a cidade de AURORA-TO, com o objetivo de efetuar participação na 9ª Reunião Ordinária do Fórum Permanente da Região Turística das Serras Gerais, a ser realizada nos dias 14 e 15 de abril, no município de Aurora do Tocantins/TO. O servidor realizará deslocamento de ida e retorno no dia 14 de abril, bem como ida e retorno no dia 15 de abril. A participação neste evento é de fundamental importância para o fortalecimento das ações voltadas ao desenvolvimento do turismo regional, tendo em vista que o fórum reúne representantes de diversos municípios, instituições públicas e privadas, com o objetivo de discutir estratégias, alinhar projetos e promover a integração entre os atores envolvidos no setor turístico. A concessão da diária se faz necessária para custear despesas com deslocamento e alimentação, garantindo a participação efetiva no evento e o cumprimento das atividades institucionais.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 17054-2.</t>
   </si>
   <si>
     <t>13/04/2026</t>
   </si>
   <si>
-    <t>ANTÔNIO CARLOS PALMEIRA</t>
-[...7 lines deleted...]
-  <si>
     <t>Concessão de 0,75 (meia diária) para o servidor ANTÔNIO CARLOS PALMEIRA, CPF nº 827.535.471-49, para empreender viagem a cidade de LUÍS EDUARDO MAGALHÃES-BA, com o objetivo de efetuar a condução do veículo oficial FIAT TORO ULTRA PLACA: TFK8E009 do município até a cidade de Luís Eduardo Magalhães - BA, para realização de  revisão programada e manutenção preventiva junto à concessionária autorizada, previamente agendada conforme cronograma de manutenção, visando garantir a segurança dos usuários, a conservação do patrimônio público e a continuidade dos serviços administrativos.
 Dados Bancários: Banco do Brasil, Agência: 2895-9 Conta corrente: 63065-9.</t>
   </si>
   <si>
-    <t>10:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>EDUARDO FERREIRA GOMES PALMEIRA</t>
-  </si>
-[...1 lines deleted...]
-    <t>R$ 630,00</t>
   </si>
   <si>
     <t>Concessão de 3,50 (três diárias e meia) para o servidor EDUARDO FERREIRA GOMES PALMEIRA, CPF nº 090.701.811-42, para empreender viagem a cidade de PORTO NACIONAL-TO, com a finalidade de viabilizar a participação em capacitação sobre ICMS Ecológico, a ser realizada nos dias 14 e 15 de abril, conforme programação em ofício anexo. O referido evento tem como objetivo capacitar os servidores municipais, proporcionando conhecimentos técnicos e práticos voltados à implementação de ações estratégicas que contribuam para o aumento da arrecadação do município no que se refere ao ICMS Ecológico.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 17.236-7.</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para o servidor CELIOMAR REGO DA SILVA, CPF nº 908.517.491-00, para empreender viagem a cidade de PALMAS-TO, com a finalidade de participar do "Encontro dos Secretários Municipais de Agricultura", que acontecerá no dia 14 de abril. O encontro tem como objetivo promover a integração entre os gestores e os demais atores do setor agropecuário, alinhar diretrizes institucionais e fortalecer as políticas públicas voltadas ao desenvolvimento do setor agropecuário no Estado do Tocantins. Após o encontro, o servidor dará segmento a agenda institucional, indo de Palmas/TO para Porto Nacional/TO no dia 15 de abril de 2026.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 9256-8..</t>
   </si>
   <si>
     <t>08/04/2026</t>
   </si>
   <si>
-    <t>11:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>10/04/2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>R$ 2.125,00</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de efetuar deslocamento à cidade de Brasília/DF, para cumprir agenda institucional de relevante interesse público, com visitas oficiais aos gabinetes da Senadora Professora Dorinha Seabra e do Deputado Federal Antônio Andrade, com a finalidade de fortalecer o relacionamento institucional e buscar parcerias, convênios e captação de recursos destinados à implementação de ações e projetos em benefício do município. Realizar participação na Sessão Especial no Plenário do Senado Federal, destinada a celebrar os 50 anos do Hospital Dom Orione, a convite do Senador Eduardo Gomes. A participação no evento se justifica pela importância institucional e pela oportunidade de estreitar vínculos com lideranças políticas, além de valorizar iniciativas relevantes na área da saúde.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x.</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de efetuar deslocamento à cidade de Brasília/DF, para acompanhamento de agenda institucional de interesse do município. Realização de visitas aos gabinetes da Senadora Professora Dorinha Seabra e do Deputado Federal Antônio Andrade, com o objetivo de contribuir tecnicamente nas tratativas para formalização de parcerias, convênios e captação de recursos, visando o fortalecimento da gestão pública e a implementação de políticas e projetos em benefício do município; e participação na Sessão Especial no Plenário do Senado Federal, destinada a celebrar os 50 anos do Hospital Dom Orione, a convite do Senador Eduardo Gomes, ocasião em que poderá ampliar o diálogo institucional e estabelecer contatos estratégicos que contribuam para o aprimoramento da administração municipal, especialmente nas áreas de planejamento e gestão.
 Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0.</t>
   </si>
   <si>
     <t>06/04/2026</t>
   </si>
   <si>
-    <t>19:30:00</t>
-[...1 lines deleted...]
-  <si>
     <t>09/04/2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>GLAUCIVANE GOMES BÍLIO</t>
   </si>
   <si>
     <t>Concessão de 3,50 (três diárias e meia) para a servidora GLAUCIVANE GOMES BÍLIO, CPF nº 002.914.961-48, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar viagem para participar do Processo Formativo do Selo Unicef, um momento estratégico de alinhamento técnico e fortalecimento da gestão intersetoral, onde serão apresentados políticas e atividades relacionadas ao Resultado Sistêmico 2. O evento acontecerá nos dias 07 e 08 de abril, no Tribunal de Contas do Estado do Tocantins. 
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 14277-8.</t>
   </si>
   <si>
-    <t>R$ 2.250,00</t>
-[...1 lines deleted...]
-  <si>
     <t>Concessão de 4,50 (quatro diárias e meia) para o servidor CELIOMAR REGO DA SILVA, CPF nº 908.517.491-00, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no "Curso de Gestão Municipal em Proteção e Defesa Civil - GEMPDEC", que acontecerá nos dias 07, 08 e 09 de abril, conforme Ofício Circular nº 04/2026/CODEC em anexo. A participação no referido curso é de grande relevância para o aprimoramento técnico e profissional do servidor, contribuindo diretamente para o fortalecimento das ações de proteção e defesa civil no âmbito municipal.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 9256-8.</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
-    <t>18:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Concessão de 1,50 (uma diária e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação de evento de condecoração da Polícia Militar do Estado do Tocantins onde irá receber a Medalha Tiradentes, oferecida pela referida Instituição, que acontecerá no dia 31 de março de 2026, no Quartel do Comando Geral da PMTO; e para visita a Secretaria Estadual de Educação, para tratar de assuntos de interesse do município, conforme ofício e declaração anexos.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x.</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação de evento de condecoração da Polícia Militar do Estado do Tocantins, que acontecerá no dia 31 de março de 2026, no Quartel do Comando Geral da PMTO; e realizar visita a Secretaria Estadual de Educação, para tratar de assuntos de interesse do município, conforme ofício e declaração anexos.
 Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0.</t>
   </si>
   <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>28/03/2026</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar visitas aos gabinetes da Senadora Dorinha Seabra e do Deputado Federal Eduardo Fortes, com o objetivo de apresentar demandas prioritárias da administração municipal, pleitear recursos por meio de emendas parlamentares, bem como firmar parcerias que contribuam para o desenvolvimento econômico, social e estrutural do município. Além disso, a Prefeita participará de evento político de relevância estadual, que trata da oficialização da pré-candidatura da Senadora Dorinha ao Governo do Estado do Tocantins. A presença nesse evento visa fortalecer o diálogo institucional e ampliar o alinhamento político-administrativo com lideranças que possuem atuação direta no apoio aos municípios tocantinenses.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x.</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar acompanhamento técnico e institucional da agenda oficial da Prefeita Municipal, com foco na articulação de demandas administrativas e no fortalecimento da gestão pública municipal. Durante a agenda, estão previstas visitas aos gabinetes da Senadora Dorinha Seabra e do Deputado Federal Eduardo Fortes, com o objetivo de apresentar projetos, alinhar propostas e acompanhar tratativas relacionadas à captação de recursos, especialmente por meio de emendas parlamentares e programas federais que possam beneficiar diretamente o município. Adicionalmente, o Secretário participará de evento de relevância estadual referente à oficialização da pré-candidatura da Senadora Dorinha ao Governo do Estado do Tocantins, oportunidade em que serão fortalecidas as relações institucionais e ampliado o diálogo com lideranças políticas que atuam em prol do desenvolvimento dos municípios tocantinenses.
 Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0.</t>
   </si>
   <si>
     <t>24/03/2026</t>
   </si>
   <si>
-    <t>05:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>R$ 1.750,00</t>
   </si>
   <si>
     <t>Concessão de 3,50 (três diárias e meia) para a servidora GLEIDE DOS PASSOS MONTALVÃO, CPF nº 003.504.451-92, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar viagem para participar da "Capacitação dos Organismos de Políticas Públicas para Mulheres", que tem como objetivo qualificar gestores e equipes técnicas, promovendo o aprimoramento das ações, programas e serviços voltados ao público feminino, que acontecerá nos dias 25 e 26 de março.  
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 12176-2.</t>
   </si>
   <si>
     <t>Concessão de 3,50 (três diárias e meia) para a servidora GLAUCIVANE GOMES BÍLIO, CPF nº 002.914.961-48, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar viagem para participar da "Capacitação dos Organismos de Políticas Públicas para Mulheres", que tem como objetivo qualificar gestores e equipes técnicas, promovendo o aprimoramento das ações, programas e serviços voltados ao público feminino, que acontecerá nos dias 25 e 26 de março.  
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 14277-8.</t>
   </si>
   <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>04:00:00</t>
   </si>
   <si>
     <t>21/03/2026</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no encontro com a Professora Dorinha e prefeitas do Tocantins, que acontecerá no dia 20 de março de 2026, em Palmas/TO. O evento é de grande relevância institucional e estratégica e reunirá gestoras municipais de diversas regiões do estado para alinhamento político-administrativo e fortalecimento de parcerias, evidenciando um novo momento de protagonismo feminino na política tocantinense. Além do apoio político, o encontro proporcionará espaço para diálogo sobre os principais desafios enfrentados pelos municípios, bem como para a construção de estratégias conjuntas voltadas ao fortalecimento da gestão pública e à implementação de políticas que garantam resultados concretos à população.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x.</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no encontro com a Professora Dorinha e Prefeitas do Tocantins, que acontecerá no dia 20 de março de 2026. O evento é de grande relevância institucional e estratégica e reunirá gestoras municipais de diversas regiões do estado para alinhamento político-administrativo e fortalecimento de parcerias. Além do apoio político, o encontro proporcionará espaço para diálogo sobre os principais desafios enfrentados pelos municípios, bem como para a construção de estratégias conjuntas voltadas ao fortalecimento da gestão pública e à implementação de políticas que garantam resultados concretos à população.
 Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0.</t>
   </si>
   <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>14/03/2026</t>
   </si>
   <si>
     <t>LUIZ CARLOS MATOS TAVARES</t>
   </si>
   <si>
     <t xml:space="preserve">PARANÃ - </t>
   </si>
   <si>
     <t>R$ 180,00</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor LUIZ CARLOS MATOS TAVARES, CPF nº 970.438.001-10, para empreender viagem a cidade de PARANÃ-TO, com o objetivo de efetuar deslocamento realizado para conduzir a equipe de futsal do município de Novo Alegre/TO até o município de Paranã/TO, para participação na Copa Sudeste de Futsal, que acontecerá no período de 13 a 15 de março de 2026, por meio de cessão à Secretaria Municipal de Cultura, Esportes, Lazer e Turismo. A participação da equipe no referido evento esportivo exige transporte adequado e seguro, sendo indispensável a atuação do motorista para garantir o traslado dos atletas e comissão técnica, bem como o cumprimento da programação estabelecida durante a competição.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 7326-1.</t>
   </si>
   <si>
-    <t>R$ 300,00</t>
-[...1 lines deleted...]
-  <si>
     <t>Concessão de 1,50 (uma diária e meia) para a servidora LUELLY SILVA DIAS, CPF nº 046.799.271-19, para empreender viagem a cidade de PARANÃ-TO, com o objetivo de efetuar viagem para acompanhar o time de futsal de Novo Alegre durante participação na Copa Sudeste de Futsal, que acontecerá em Paranã/TO, nos dias 13 a 15 de março de 2026.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 17054-2.</t>
   </si>
   <si>
     <t>MARCOS DIONE FERREIRA GOMES</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor MARCOS DIONE FERREIRA GOMES, CPF nº 046.799.611-39, para empreender viagem a cidade de PARANÃ-TO, com o objetivo de efetuar viagem para acompanhar o time de futsal de Novo Alegre durante participação na Copa Sudeste de Futsal, que acontecerá em Paranã/TO, nos dias 13 a 15 de março de 2026.
 Dados Bancários: Banco do Brasil, Agência: 2400-7 Conta corrente: 19395-x.</t>
   </si>
   <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>15:00:00</t>
   </si>
   <si>
     <t>R$ 3.600,00</t>
   </si>
   <si>
     <t>Concessão de 4,50 (quatro diárias e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar visita aos Gabinetes da Senadora Dorinha, do Deputado Eduardo Fortes e às Secretarias de Estado do Esportes e do Turismo, para buscar parcerias para desenvolvimento dos diversos setores da administração municipal e protocolar ofícios de solicitação de apoio aos eventos esportivos e turísticos do Município,. Efetuar também participação no evento de Lançamento do Plano Brasis 2025-2027, da Secretaria de Turismo e na cerimônia de entrega do "Selo Município Amigo do Futuro", do Programa TCE de Olho no Futuro - Aliança pela Primeira Infância. 
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x.</t>
   </si>
   <si>
     <t>Concessão de 4,50 (quatro diárias e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar visita ao Gabinete do Deputado Eduardo Fortes e às Secretarias de Estado do Esportes e do Turismo, para buscar parcerias para desenvolvimento dos diversos setores da administração municipal e protocolar ofícios de solicitação de apoio aos eventos esportivos e turísticos do Município,. Efetuar também participação no evento de Lançamento do Plano Brasis 2025-2027, da Secretaria de Turismo e na cerimônia de entrega do "Selo Município Amigo do Futuro", do Programa TCE de Olho no Futuro - Aliança pela Primeira Infância.</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para a servidora LUELLY SILVA DIAS, CPF nº 046.799.271-19, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no evento de Lançamento do Plano Brasis 2025-2027, evento da Secretaria de Estado do Turismo, em parceria com a Embratur e o Sebrae Estadual e Nacional. O evento acontecerá no dia 10 de março de 2026, em Palmas/TO e tem como objetivo apresentar as diretrizes do novo Plano Internacional de Marketing Turístico no Brasil e será um momento estratégico de alinhamento das ações estaduais e municipais com foco no fortalecimento do turismo e ampliação da competitividade dos destinos tocantinenses no cenário nacional e internacional.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 17054-2.</t>
   </si>
   <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>27/02/2026</t>
   </si>
   <si>
-    <t>WILMAN ROSA DA SILVA</t>
-[...1 lines deleted...]
-  <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor WILMAN ROSA DA SILVA, CPF nº 620.483.411-87, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar retirada e transporte de madeiras doadas pela Naturatins à Prefeitura Municipal de Novo Alegre/TO, para realização de reforma do Parque de Vaquejada Antônio Miguel de Oliveira.
 Dados Bancários: Agência: 3977-2  Conta corrente: 9088-3.</t>
   </si>
   <si>
     <t>25/02/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>14:00:00</t>
   </si>
   <si>
     <t>28/02/2026</t>
   </si>
   <si>
     <t xml:space="preserve">PEIXE - </t>
   </si>
   <si>
     <t>R$ 700,00</t>
   </si>
   <si>
     <t>Concessão de 3,50 (três diárias e meia) para a servidora LUELLY SILVA DIAS, CPF nº 046.799.271-19, para empreender viagem a cidade de PEIXE-TO, com o objetivo de efetuar participação no Encontro Turismo na Estrada, iniciativa voltada ao fortalecimento da gestão pública do turismo, à integração regional e ao desenvolvimento econômico dos destinos turísticos. O evento acontecerá acontecerá nos dias 26 e 27 de fevereiro, no município de Peixe/TO.  
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 17054-2.</t>
   </si>
   <si>
     <t>LEISSE EMILY FERREIRA DE SOUSA</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para a servidora LEISSE EMILY FERREIRA DE SOUSA, CPF nº 046.798.681-98, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no curso "O PAPEL DOS MUNICÍPIOS NA REFORMA TRIBUTÁRIA", ofertado pela CNM, que acontecerá no dia 26 de fevereiro de 2026 em Palmas/TO. O curso contribuirá para o aprimoramento do conhecimento sobre os impactos da reforma nos municípios, fortalecendo a capacidade de análise, planejamento e tomada de decisões, além de assegurar maior eficiência na gestão pública municipal e visando a necessidade de atualização técnica diante das recentes mudanças na legislação tributária nacional.
 Dados Bancários: Agência: 3977-2 Conta corrente: 12.227-0.</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para o servidor ADEAN DIAS DE OLIVEIRA, CPF nº 029.570.671-61, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no curso "O PAPEL DOS MUNICÍPIOS NA REFORMA TRIBUTÁRIA", ofertado pela CNM, que acontecerá no dia 26 de fevereiro de 2026 em Palmas/TO. O curso contribuirá para o aprimoramento do conhecimento sobre os impactos da reforma nos municípios, fortalecendo a capacidade de análise, planejamento e tomada de decisões, além de assegurar maior eficiência na gestão pública municipal e visando a necessidade de atualização técnica diante das recentes mudanças na legislação tributária nacional.
 Dados Bancários: Agência: 2704-9 Conta corrente: 14587-4.</t>
   </si>
@@ -956,1976 +1161,2808 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J60"/>
+  <dimension ref="A1:J86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
-        <v>1818</v>
+        <v>2720</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H2" t="s">
         <v>15</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>16</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
-        <v>1914</v>
+        <v>2676</v>
       </c>
       <c r="B3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" t="s">
         <v>19</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
-        <v>1917</v>
+        <v>2680</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
-        <v>1693</v>
+        <v>2684</v>
       </c>
       <c r="B5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" t="s">
+        <v>27</v>
+      </c>
+      <c r="I5" t="s">
         <v>28</v>
       </c>
-      <c r="C5" t="s">
-[...5 lines deleted...]
-      <c r="E5" t="s">
+      <c r="J5" t="s">
         <v>31</v>
-      </c>
-[...13 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
-        <v>1736</v>
+        <v>2763</v>
       </c>
       <c r="B6" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F6" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
-        <v>1737</v>
+        <v>2640</v>
       </c>
       <c r="B7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
+        <v>38</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>26</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I7" t="s">
         <v>28</v>
       </c>
-      <c r="C7" t="s">
+      <c r="J7" t="s">
         <v>29</v>
-      </c>
-[...19 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
-        <v>1624</v>
+        <v>2670</v>
       </c>
       <c r="B8" t="s">
         <v>38</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="D8" t="s">
         <v>38</v>
       </c>
       <c r="E8" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="I8" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="J8" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
-        <v>1621</v>
+        <v>2601</v>
       </c>
       <c r="B9" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="E9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F9" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="G9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
         <v>15</v>
       </c>
-      <c r="H9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I9" t="s">
+        <v>28</v>
+      </c>
+      <c r="J9" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
-        <v>1588</v>
+        <v>2613</v>
       </c>
       <c r="B10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" t="s">
+        <v>45</v>
+      </c>
+      <c r="E10" t="s">
+        <v>46</v>
+      </c>
+      <c r="F10" t="s">
         <v>47</v>
       </c>
-      <c r="C10" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="I10" t="s">
         <v>49</v>
       </c>
       <c r="J10" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
-        <v>1589</v>
+        <v>2716</v>
       </c>
       <c r="B11" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="C11" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="D11" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="E11" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="F11" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="I11" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="J11" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
-        <v>1636</v>
+        <v>2717</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="E12" t="s">
+        <v>52</v>
+      </c>
+      <c r="F12" t="s">
+        <v>57</v>
+      </c>
+      <c r="G12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" t="s">
         <v>54</v>
       </c>
-      <c r="F12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I12" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="J12" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
-        <v>1637</v>
+        <v>2511</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="E13" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F13" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="G13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" t="s">
         <v>15</v>
       </c>
-      <c r="H13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I13" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="J13" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
-        <v>1500</v>
+        <v>2537</v>
       </c>
       <c r="B14" t="s">
+        <v>62</v>
+      </c>
+      <c r="C14" t="s">
+        <v>44</v>
+      </c>
+      <c r="D14" t="s">
+        <v>63</v>
+      </c>
+      <c r="E14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F14" t="s">
         <v>47</v>
       </c>
-      <c r="C14" t="s">
-[...8 lines deleted...]
-      <c r="F14" t="s">
+      <c r="G14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" t="s">
+        <v>48</v>
+      </c>
+      <c r="I14" t="s">
         <v>58</v>
       </c>
-      <c r="G14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J14" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
-        <v>1586</v>
+        <v>2327</v>
       </c>
       <c r="B15" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C15" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="D15" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="E15" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="F15" t="s">
-        <v>51</v>
+        <v>67</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="I15" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="J15" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
-        <v>1503</v>
+        <v>2306</v>
       </c>
       <c r="B16" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="C16" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="E16" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="F16" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>42</v>
+        <v>72</v>
       </c>
       <c r="I16" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="J16" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
-        <v>1481</v>
+        <v>2307</v>
       </c>
       <c r="B17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C17" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E17" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="F17" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="G17" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I17" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="J17" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
-        <v>1498</v>
+        <v>2235</v>
       </c>
       <c r="B18" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="C18" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D18" t="s">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="E18" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="F18" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="G18" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="I18" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="J18" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
-        <v>1499</v>
+        <v>2213</v>
       </c>
       <c r="B19" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="C19" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="D19" t="s">
+        <v>81</v>
+      </c>
+      <c r="E19" t="s">
+        <v>52</v>
+      </c>
+      <c r="F19" t="s">
         <v>47</v>
       </c>
-      <c r="E19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="I19" t="s">
-        <v>26</v>
+        <v>84</v>
       </c>
       <c r="J19" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
-        <v>1538</v>
+        <v>2212</v>
       </c>
       <c r="B20" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C20" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D20" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="E20" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="F20" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="G20" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J20" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
-        <v>1541</v>
+        <v>2211</v>
       </c>
       <c r="B21" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="C21" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D21" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="E21" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="F21" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="G21" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I21" t="s">
-        <v>26</v>
+        <v>84</v>
       </c>
       <c r="J21" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
-        <v>1305</v>
+        <v>2301</v>
       </c>
       <c r="B22" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="C22" t="s">
-        <v>87</v>
+        <v>44</v>
       </c>
       <c r="D22" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="E22" t="s">
-        <v>89</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>90</v>
+        <v>53</v>
       </c>
       <c r="G22" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="I22" t="s">
-        <v>76</v>
+        <v>92</v>
       </c>
       <c r="J22" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
-        <v>1378</v>
+        <v>2303</v>
       </c>
       <c r="B23" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="C23" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="D23" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="E23" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G23" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="I23" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="J23" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
-        <v>1429</v>
+        <v>2297</v>
       </c>
       <c r="B24" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C24" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="D24" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E24" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="F24" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="G24" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="I24" t="s">
-        <v>35</v>
+        <v>99</v>
       </c>
       <c r="J24" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
-        <v>1431</v>
+        <v>2299</v>
       </c>
       <c r="B25" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C25" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="D25" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E25" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="F25" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="G25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="I25" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="J25" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
-        <v>1533</v>
+        <v>2015</v>
       </c>
       <c r="B26" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C26" t="s">
-        <v>74</v>
+        <v>103</v>
       </c>
       <c r="D26" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="E26" t="s">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="F26" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="G26" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H26" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="I26" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="J26" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
-        <v>1534</v>
+        <v>2016</v>
       </c>
       <c r="B27" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C27" t="s">
-        <v>74</v>
+        <v>103</v>
       </c>
       <c r="D27" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="E27" t="s">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="F27" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="G27" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H27" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="I27" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="J27" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
-        <v>1113</v>
+        <v>1818</v>
       </c>
       <c r="B28" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="C28" t="s">
-        <v>104</v>
+        <v>32</v>
       </c>
       <c r="D28" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="E28" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="F28" t="s">
-        <v>14</v>
+        <v>79</v>
       </c>
       <c r="G28" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="I28" t="s">
-        <v>106</v>
+        <v>49</v>
       </c>
       <c r="J28" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
-        <v>1115</v>
+        <v>1914</v>
       </c>
       <c r="B29" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="C29" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="D29" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="E29" t="s">
+        <v>52</v>
+      </c>
+      <c r="F29" t="s">
         <v>53</v>
       </c>
-      <c r="F29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="I29" t="s">
-        <v>76</v>
+        <v>112</v>
       </c>
       <c r="J29" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
-        <v>1186</v>
+        <v>1917</v>
       </c>
       <c r="B30" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C30" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D30" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="E30" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="F30" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="G30" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="I30" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="J30" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
-        <v>1188</v>
+        <v>1693</v>
       </c>
       <c r="B31" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="C31" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="D31" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="E31" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G31" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="I31" t="s">
-        <v>17</v>
+        <v>118</v>
       </c>
       <c r="J31" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
-        <v>1025</v>
+        <v>1736</v>
       </c>
       <c r="B32" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C32" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="D32" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E32" t="s">
-        <v>64</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>116</v>
+        <v>53</v>
       </c>
       <c r="G32" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>117</v>
+        <v>48</v>
       </c>
       <c r="I32" t="s">
-        <v>118</v>
+        <v>99</v>
       </c>
       <c r="J32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
-        <v>997</v>
+        <v>1737</v>
       </c>
       <c r="B33" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C33" t="s">
-        <v>40</v>
+        <v>116</v>
       </c>
       <c r="D33" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E33" t="s">
-        <v>64</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="G33" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>117</v>
+        <v>48</v>
       </c>
       <c r="I33" t="s">
-        <v>120</v>
+        <v>49</v>
       </c>
       <c r="J33" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
-        <v>1001</v>
+        <v>1624</v>
       </c>
       <c r="B34" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="C34" t="s">
-        <v>40</v>
+        <v>123</v>
       </c>
       <c r="D34" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="E34" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="F34" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="G34" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="I34" t="s">
-        <v>118</v>
+        <v>28</v>
       </c>
       <c r="J34" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
-        <v>1101</v>
+        <v>1621</v>
       </c>
       <c r="B35" t="s">
+        <v>127</v>
+      </c>
+      <c r="C35" t="s">
+        <v>123</v>
+      </c>
+      <c r="D35" t="s">
+        <v>127</v>
+      </c>
+      <c r="E35" t="s">
+        <v>21</v>
+      </c>
+      <c r="F35" t="s">
         <v>124</v>
       </c>
-      <c r="C35" t="s">
-[...5 lines deleted...]
-      <c r="E35" t="s">
+      <c r="G35" t="s">
+        <v>14</v>
+      </c>
+      <c r="H35" t="s">
         <v>125</v>
       </c>
-      <c r="F35" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I35" t="s">
-        <v>126</v>
+        <v>28</v>
       </c>
       <c r="J35" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
-        <v>1102</v>
+        <v>1588</v>
       </c>
       <c r="B36" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="C36" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="D36" t="s">
-        <v>114</v>
+        <v>129</v>
       </c>
       <c r="E36" t="s">
+        <v>21</v>
+      </c>
+      <c r="F36" t="s">
+        <v>130</v>
+      </c>
+      <c r="G36" t="s">
+        <v>14</v>
+      </c>
+      <c r="H36" t="s">
         <v>125</v>
       </c>
-      <c r="F36" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I36" t="s">
-        <v>92</v>
+        <v>131</v>
       </c>
       <c r="J36" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
-        <v>899</v>
+        <v>1589</v>
       </c>
       <c r="B37" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="C37" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="D37" t="s">
         <v>129</v>
       </c>
       <c r="E37" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="F37" t="s">
-        <v>48</v>
+        <v>133</v>
       </c>
       <c r="G37" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>16</v>
+        <v>125</v>
       </c>
       <c r="I37" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="J37" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
-        <v>679</v>
+        <v>1636</v>
       </c>
       <c r="B38" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C38" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" t="s">
+        <v>127</v>
+      </c>
+      <c r="E38" t="s">
+        <v>135</v>
+      </c>
+      <c r="F38" t="s">
         <v>53</v>
       </c>
-      <c r="D38" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H38" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="I38" t="s">
-        <v>33</v>
+        <v>99</v>
       </c>
       <c r="J38" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
-        <v>636</v>
+        <v>1637</v>
       </c>
       <c r="B39" t="s">
+        <v>129</v>
+      </c>
+      <c r="C39" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" t="s">
+        <v>127</v>
+      </c>
+      <c r="E39" t="s">
         <v>135</v>
       </c>
-      <c r="C39" t="s">
-[...2 lines deleted...]
-      <c r="D39" t="s">
+      <c r="F39" t="s">
+        <v>57</v>
+      </c>
+      <c r="G39" t="s">
+        <v>14</v>
+      </c>
+      <c r="H39" t="s">
+        <v>48</v>
+      </c>
+      <c r="I39" t="s">
+        <v>49</v>
+      </c>
+      <c r="J39" t="s">
         <v>137</v>
-      </c>
-[...16 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
-        <v>651</v>
+        <v>1500</v>
       </c>
       <c r="B40" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="C40" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="E40" t="s">
-        <v>20</v>
+        <v>138</v>
       </c>
       <c r="F40" t="s">
+        <v>47</v>
+      </c>
+      <c r="G40" t="s">
+        <v>14</v>
+      </c>
+      <c r="H40" t="s">
+        <v>139</v>
+      </c>
+      <c r="I40" t="s">
+        <v>140</v>
+      </c>
+      <c r="J40" t="s">
         <v>141</v>
-      </c>
-[...10 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
-        <v>652</v>
+        <v>1586</v>
       </c>
       <c r="B41" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="C41" t="s">
-        <v>13</v>
+        <v>143</v>
       </c>
       <c r="D41" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="E41" t="s">
-        <v>20</v>
+        <v>144</v>
       </c>
       <c r="F41" t="s">
-        <v>51</v>
+        <v>133</v>
       </c>
       <c r="G41" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H41" t="s">
-        <v>16</v>
+        <v>125</v>
       </c>
       <c r="I41" t="s">
-        <v>60</v>
+        <v>145</v>
       </c>
       <c r="J41" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
-        <v>655</v>
+        <v>1503</v>
       </c>
       <c r="B42" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="C42" t="s">
-        <v>13</v>
+        <v>143</v>
       </c>
       <c r="D42" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="E42" t="s">
-        <v>20</v>
+        <v>144</v>
       </c>
       <c r="F42" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="G42" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>16</v>
+        <v>125</v>
       </c>
       <c r="I42" t="s">
-        <v>26</v>
+        <v>84</v>
       </c>
       <c r="J42" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
-        <v>600</v>
+        <v>1481</v>
       </c>
       <c r="B43" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C43" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>131</v>
+        <v>148</v>
       </c>
       <c r="E43" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G43" t="s">
+        <v>14</v>
+      </c>
+      <c r="H43" t="s">
         <v>15</v>
       </c>
-      <c r="H43" t="s">
+      <c r="I43" t="s">
         <v>16</v>
       </c>
-      <c r="I43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J43" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
-        <v>726</v>
+        <v>1498</v>
       </c>
       <c r="B44" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C44" t="s">
-        <v>110</v>
+        <v>44</v>
       </c>
       <c r="D44" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="E44" t="s">
-        <v>31</v>
+        <v>103</v>
       </c>
       <c r="F44" t="s">
-        <v>22</v>
+        <v>150</v>
       </c>
       <c r="G44" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>82</v>
+        <v>139</v>
       </c>
       <c r="I44" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="J44" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
-        <v>728</v>
+        <v>1499</v>
       </c>
       <c r="B45" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C45" t="s">
-        <v>110</v>
+        <v>44</v>
       </c>
       <c r="D45" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E45" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F45" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="G45" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>82</v>
+        <v>48</v>
       </c>
       <c r="I45" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="J45" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
-        <v>604</v>
+        <v>1538</v>
       </c>
       <c r="B46" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C46" t="s">
-        <v>80</v>
+        <v>51</v>
       </c>
       <c r="D46" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E46" t="s">
+        <v>52</v>
+      </c>
+      <c r="F46" t="s">
+        <v>53</v>
+      </c>
+      <c r="G46" t="s">
+        <v>14</v>
+      </c>
+      <c r="H46" t="s">
         <v>54</v>
       </c>
-      <c r="F46" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I46" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="J46" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
-        <v>606</v>
+        <v>1541</v>
       </c>
       <c r="B47" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C47" t="s">
-        <v>80</v>
+        <v>51</v>
       </c>
       <c r="D47" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E47" t="s">
+        <v>52</v>
+      </c>
+      <c r="F47" t="s">
+        <v>57</v>
+      </c>
+      <c r="G47" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" t="s">
         <v>54</v>
       </c>
-      <c r="F47" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I47" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="J47" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
-        <v>546</v>
+        <v>1305</v>
       </c>
       <c r="B48" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C48" t="s">
-        <v>155</v>
+        <v>46</v>
       </c>
       <c r="D48" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="E48" t="s">
-        <v>31</v>
+        <v>78</v>
       </c>
       <c r="F48" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="G48" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>71</v>
+        <v>48</v>
       </c>
       <c r="I48" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="J48" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
-        <v>346</v>
+        <v>1378</v>
       </c>
       <c r="B49" t="s">
         <v>157</v>
       </c>
       <c r="C49" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="D49" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="E49" t="s">
-        <v>20</v>
+        <v>111</v>
       </c>
       <c r="F49" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="G49" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H49" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="I49" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="J49" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
-        <v>348</v>
+        <v>1429</v>
       </c>
       <c r="B50" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="C50" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="D50" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="E50" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="F50" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="G50" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H50" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="I50" t="s">
-        <v>26</v>
+        <v>99</v>
       </c>
       <c r="J50" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
-        <v>350</v>
+        <v>1431</v>
       </c>
       <c r="B51" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="C51" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="D51" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="E51" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="F51" t="s">
-        <v>141</v>
+        <v>57</v>
       </c>
       <c r="G51" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="I51" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="J51" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
-        <v>351</v>
+        <v>1533</v>
       </c>
       <c r="B52" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="C52" t="s">
-        <v>20</v>
+        <v>103</v>
       </c>
       <c r="D52" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="E52" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>162</v>
+        <v>53</v>
       </c>
       <c r="G52" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H52" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="I52" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="J52" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
-        <v>228</v>
+        <v>1534</v>
       </c>
       <c r="B53" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C53" t="s">
-        <v>20</v>
+        <v>103</v>
       </c>
       <c r="D53" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E53" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>141</v>
+        <v>57</v>
       </c>
       <c r="G53" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="I53" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="J53" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
-        <v>229</v>
+        <v>1113</v>
       </c>
       <c r="B54" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C54" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D54" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="E54" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F54" t="s">
-        <v>162</v>
+        <v>79</v>
       </c>
       <c r="G54" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H54" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="I54" t="s">
-        <v>26</v>
+        <v>171</v>
       </c>
       <c r="J54" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
-        <v>274</v>
+        <v>1115</v>
       </c>
       <c r="B55" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C55" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D55" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E55" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="F55" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="G55" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="I55" t="s">
-        <v>170</v>
+        <v>68</v>
       </c>
       <c r="J55" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
-        <v>275</v>
+        <v>1186</v>
       </c>
       <c r="B56" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="C56" t="s">
-        <v>13</v>
+        <v>175</v>
       </c>
       <c r="D56" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="E56" t="s">
-        <v>96</v>
+        <v>21</v>
       </c>
       <c r="F56" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="G56" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="I56" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="J56" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
-        <v>196</v>
+        <v>1188</v>
       </c>
       <c r="B57" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C57" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="D57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="E57" t="s">
-        <v>96</v>
+        <v>21</v>
       </c>
       <c r="F57" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="G57" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="I57" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="J57" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
-        <v>198</v>
+        <v>1025</v>
       </c>
       <c r="B58" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="C58" t="s">
-        <v>11</v>
+        <v>98</v>
       </c>
       <c r="D58" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="E58" t="s">
-        <v>96</v>
+        <v>144</v>
       </c>
       <c r="F58" t="s">
-        <v>25</v>
+        <v>181</v>
       </c>
       <c r="G58" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>16</v>
+        <v>182</v>
       </c>
       <c r="I58" t="s">
-        <v>26</v>
+        <v>183</v>
       </c>
       <c r="J58" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
-        <v>161</v>
+        <v>997</v>
       </c>
       <c r="B59" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C59" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D59" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="E59" t="s">
-        <v>125</v>
+        <v>144</v>
       </c>
       <c r="F59" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="G59" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>16</v>
+        <v>182</v>
       </c>
       <c r="I59" t="s">
-        <v>23</v>
+        <v>75</v>
       </c>
       <c r="J59" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
+        <v>1001</v>
+      </c>
+      <c r="B60" t="s">
         <v>179</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" t="s">
+        <v>21</v>
+      </c>
+      <c r="D60" t="s">
+        <v>180</v>
+      </c>
+      <c r="E60" t="s">
+        <v>144</v>
+      </c>
+      <c r="F60" t="s">
+        <v>186</v>
+      </c>
+      <c r="G60" t="s">
+        <v>14</v>
+      </c>
+      <c r="H60" t="s">
+        <v>182</v>
+      </c>
+      <c r="I60" t="s">
+        <v>183</v>
+      </c>
+      <c r="J60" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61">
+        <v>1101</v>
+      </c>
+      <c r="B61" t="s">
+        <v>188</v>
+      </c>
+      <c r="C61" t="s">
+        <v>44</v>
+      </c>
+      <c r="D61" t="s">
+        <v>179</v>
+      </c>
+      <c r="E61" t="s">
+        <v>189</v>
+      </c>
+      <c r="F61" t="s">
+        <v>53</v>
+      </c>
+      <c r="G61" t="s">
+        <v>14</v>
+      </c>
+      <c r="H61" t="s">
+        <v>48</v>
+      </c>
+      <c r="I61" t="s">
+        <v>190</v>
+      </c>
+      <c r="J61" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62">
+        <v>1102</v>
+      </c>
+      <c r="B62" t="s">
+        <v>188</v>
+      </c>
+      <c r="C62" t="s">
+        <v>44</v>
+      </c>
+      <c r="D62" t="s">
+        <v>179</v>
+      </c>
+      <c r="E62" t="s">
+        <v>189</v>
+      </c>
+      <c r="F62" t="s">
+        <v>57</v>
+      </c>
+      <c r="G62" t="s">
+        <v>14</v>
+      </c>
+      <c r="H62" t="s">
+        <v>48</v>
+      </c>
+      <c r="I62" t="s">
+        <v>94</v>
+      </c>
+      <c r="J62" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63">
+        <v>899</v>
+      </c>
+      <c r="B63" t="s">
+        <v>188</v>
+      </c>
+      <c r="C63" t="s">
+        <v>44</v>
+      </c>
+      <c r="D63" t="s">
+        <v>193</v>
+      </c>
+      <c r="E63" t="s">
+        <v>103</v>
+      </c>
+      <c r="F63" t="s">
+        <v>130</v>
+      </c>
+      <c r="G63" t="s">
+        <v>14</v>
+      </c>
+      <c r="H63" t="s">
+        <v>48</v>
+      </c>
+      <c r="I63" t="s">
+        <v>58</v>
+      </c>
+      <c r="J63" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64">
+        <v>679</v>
+      </c>
+      <c r="B64" t="s">
+        <v>195</v>
+      </c>
+      <c r="C64" t="s">
         <v>11</v>
       </c>
-      <c r="D60" t="s">
-[...8 lines deleted...]
-      <c r="G60" t="s">
+      <c r="D64" t="s">
+        <v>196</v>
+      </c>
+      <c r="E64" t="s">
+        <v>11</v>
+      </c>
+      <c r="F64" t="s">
+        <v>26</v>
+      </c>
+      <c r="G64" t="s">
+        <v>14</v>
+      </c>
+      <c r="H64" t="s">
+        <v>48</v>
+      </c>
+      <c r="I64" t="s">
+        <v>118</v>
+      </c>
+      <c r="J64" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65">
+        <v>636</v>
+      </c>
+      <c r="B65" t="s">
+        <v>198</v>
+      </c>
+      <c r="C65" t="s">
+        <v>42</v>
+      </c>
+      <c r="D65" t="s">
+        <v>199</v>
+      </c>
+      <c r="E65" t="s">
+        <v>111</v>
+      </c>
+      <c r="F65" t="s">
+        <v>130</v>
+      </c>
+      <c r="G65" t="s">
+        <v>14</v>
+      </c>
+      <c r="H65" t="s">
+        <v>200</v>
+      </c>
+      <c r="I65" t="s">
+        <v>201</v>
+      </c>
+      <c r="J65" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66">
+        <v>651</v>
+      </c>
+      <c r="B66" t="s">
+        <v>198</v>
+      </c>
+      <c r="C66" t="s">
+        <v>44</v>
+      </c>
+      <c r="D66" t="s">
+        <v>196</v>
+      </c>
+      <c r="E66" t="s">
+        <v>111</v>
+      </c>
+      <c r="F66" t="s">
+        <v>203</v>
+      </c>
+      <c r="G66" t="s">
+        <v>14</v>
+      </c>
+      <c r="H66" t="s">
+        <v>48</v>
+      </c>
+      <c r="I66" t="s">
+        <v>58</v>
+      </c>
+      <c r="J66" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67">
+        <v>652</v>
+      </c>
+      <c r="B67" t="s">
+        <v>198</v>
+      </c>
+      <c r="C67" t="s">
+        <v>44</v>
+      </c>
+      <c r="D67" t="s">
+        <v>196</v>
+      </c>
+      <c r="E67" t="s">
+        <v>111</v>
+      </c>
+      <c r="F67" t="s">
+        <v>133</v>
+      </c>
+      <c r="G67" t="s">
+        <v>14</v>
+      </c>
+      <c r="H67" t="s">
+        <v>48</v>
+      </c>
+      <c r="I67" t="s">
+        <v>140</v>
+      </c>
+      <c r="J67" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68">
+        <v>655</v>
+      </c>
+      <c r="B68" t="s">
+        <v>198</v>
+      </c>
+      <c r="C68" t="s">
+        <v>44</v>
+      </c>
+      <c r="D68" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" t="s">
+        <v>111</v>
+      </c>
+      <c r="F68" t="s">
+        <v>206</v>
+      </c>
+      <c r="G68" t="s">
+        <v>14</v>
+      </c>
+      <c r="H68" t="s">
+        <v>48</v>
+      </c>
+      <c r="I68" t="s">
+        <v>58</v>
+      </c>
+      <c r="J68" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69">
+        <v>600</v>
+      </c>
+      <c r="B69" t="s">
+        <v>208</v>
+      </c>
+      <c r="C69" t="s">
+        <v>123</v>
+      </c>
+      <c r="D69" t="s">
+        <v>195</v>
+      </c>
+      <c r="E69" t="s">
+        <v>111</v>
+      </c>
+      <c r="F69" t="s">
+        <v>22</v>
+      </c>
+      <c r="G69" t="s">
+        <v>14</v>
+      </c>
+      <c r="H69" t="s">
+        <v>48</v>
+      </c>
+      <c r="I69" t="s">
+        <v>140</v>
+      </c>
+      <c r="J69" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70">
+        <v>726</v>
+      </c>
+      <c r="B70" t="s">
+        <v>208</v>
+      </c>
+      <c r="C70" t="s">
+        <v>175</v>
+      </c>
+      <c r="D70" t="s">
+        <v>195</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>53</v>
+      </c>
+      <c r="G70" t="s">
+        <v>14</v>
+      </c>
+      <c r="H70" t="s">
+        <v>54</v>
+      </c>
+      <c r="I70" t="s">
+        <v>55</v>
+      </c>
+      <c r="J70" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71">
+        <v>728</v>
+      </c>
+      <c r="B71" t="s">
+        <v>208</v>
+      </c>
+      <c r="C71" t="s">
+        <v>175</v>
+      </c>
+      <c r="D71" t="s">
+        <v>195</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>57</v>
+      </c>
+      <c r="G71" t="s">
+        <v>14</v>
+      </c>
+      <c r="H71" t="s">
+        <v>54</v>
+      </c>
+      <c r="I71" t="s">
+        <v>58</v>
+      </c>
+      <c r="J71" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72">
+        <v>604</v>
+      </c>
+      <c r="B72" t="s">
+        <v>212</v>
+      </c>
+      <c r="C72" t="s">
+        <v>51</v>
+      </c>
+      <c r="D72" t="s">
+        <v>213</v>
+      </c>
+      <c r="E72" t="s">
+        <v>135</v>
+      </c>
+      <c r="F72" t="s">
+        <v>53</v>
+      </c>
+      <c r="G72" t="s">
+        <v>14</v>
+      </c>
+      <c r="H72" t="s">
+        <v>48</v>
+      </c>
+      <c r="I72" t="s">
+        <v>99</v>
+      </c>
+      <c r="J72" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73">
+        <v>606</v>
+      </c>
+      <c r="B73" t="s">
+        <v>212</v>
+      </c>
+      <c r="C73" t="s">
+        <v>51</v>
+      </c>
+      <c r="D73" t="s">
+        <v>213</v>
+      </c>
+      <c r="E73" t="s">
+        <v>135</v>
+      </c>
+      <c r="F73" t="s">
+        <v>57</v>
+      </c>
+      <c r="G73" t="s">
+        <v>14</v>
+      </c>
+      <c r="H73" t="s">
+        <v>48</v>
+      </c>
+      <c r="I73" t="s">
+        <v>49</v>
+      </c>
+      <c r="J73" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74">
+        <v>546</v>
+      </c>
+      <c r="B74" t="s">
+        <v>216</v>
+      </c>
+      <c r="C74" t="s">
+        <v>217</v>
+      </c>
+      <c r="D74" t="s">
+        <v>216</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" t="s">
+        <v>14</v>
+      </c>
+      <c r="H74" t="s">
         <v>15</v>
       </c>
-      <c r="H60" t="s">
+      <c r="I74" t="s">
         <v>16</v>
       </c>
-      <c r="I60" t="s">
-[...3 lines deleted...]
-        <v>180</v>
+      <c r="J74" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75">
+        <v>346</v>
+      </c>
+      <c r="B75" t="s">
+        <v>219</v>
+      </c>
+      <c r="C75" t="s">
+        <v>111</v>
+      </c>
+      <c r="D75" t="s">
+        <v>220</v>
+      </c>
+      <c r="E75" t="s">
+        <v>111</v>
+      </c>
+      <c r="F75" t="s">
+        <v>53</v>
+      </c>
+      <c r="G75" t="s">
+        <v>14</v>
+      </c>
+      <c r="H75" t="s">
+        <v>48</v>
+      </c>
+      <c r="I75" t="s">
+        <v>112</v>
+      </c>
+      <c r="J75" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76">
+        <v>348</v>
+      </c>
+      <c r="B76" t="s">
+        <v>219</v>
+      </c>
+      <c r="C76" t="s">
+        <v>111</v>
+      </c>
+      <c r="D76" t="s">
+        <v>220</v>
+      </c>
+      <c r="E76" t="s">
+        <v>111</v>
+      </c>
+      <c r="F76" t="s">
+        <v>57</v>
+      </c>
+      <c r="G76" t="s">
+        <v>14</v>
+      </c>
+      <c r="H76" t="s">
+        <v>48</v>
+      </c>
+      <c r="I76" t="s">
+        <v>58</v>
+      </c>
+      <c r="J76" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10">
+      <c r="A77">
+        <v>350</v>
+      </c>
+      <c r="B77" t="s">
+        <v>219</v>
+      </c>
+      <c r="C77" t="s">
+        <v>111</v>
+      </c>
+      <c r="D77" t="s">
+        <v>220</v>
+      </c>
+      <c r="E77" t="s">
+        <v>111</v>
+      </c>
+      <c r="F77" t="s">
+        <v>203</v>
+      </c>
+      <c r="G77" t="s">
+        <v>14</v>
+      </c>
+      <c r="H77" t="s">
+        <v>48</v>
+      </c>
+      <c r="I77" t="s">
+        <v>58</v>
+      </c>
+      <c r="J77" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78">
+        <v>351</v>
+      </c>
+      <c r="B78" t="s">
+        <v>219</v>
+      </c>
+      <c r="C78" t="s">
+        <v>111</v>
+      </c>
+      <c r="D78" t="s">
+        <v>220</v>
+      </c>
+      <c r="E78" t="s">
+        <v>111</v>
+      </c>
+      <c r="F78" t="s">
+        <v>224</v>
+      </c>
+      <c r="G78" t="s">
+        <v>14</v>
+      </c>
+      <c r="H78" t="s">
+        <v>48</v>
+      </c>
+      <c r="I78" t="s">
+        <v>58</v>
+      </c>
+      <c r="J78" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79">
+        <v>228</v>
+      </c>
+      <c r="B79" t="s">
+        <v>226</v>
+      </c>
+      <c r="C79" t="s">
+        <v>111</v>
+      </c>
+      <c r="D79" t="s">
+        <v>227</v>
+      </c>
+      <c r="E79" t="s">
+        <v>44</v>
+      </c>
+      <c r="F79" t="s">
+        <v>203</v>
+      </c>
+      <c r="G79" t="s">
+        <v>14</v>
+      </c>
+      <c r="H79" t="s">
+        <v>48</v>
+      </c>
+      <c r="I79" t="s">
+        <v>58</v>
+      </c>
+      <c r="J79" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80">
+        <v>229</v>
+      </c>
+      <c r="B80" t="s">
+        <v>226</v>
+      </c>
+      <c r="C80" t="s">
+        <v>111</v>
+      </c>
+      <c r="D80" t="s">
+        <v>227</v>
+      </c>
+      <c r="E80" t="s">
+        <v>44</v>
+      </c>
+      <c r="F80" t="s">
+        <v>224</v>
+      </c>
+      <c r="G80" t="s">
+        <v>14</v>
+      </c>
+      <c r="H80" t="s">
+        <v>48</v>
+      </c>
+      <c r="I80" t="s">
+        <v>58</v>
+      </c>
+      <c r="J80" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81">
+        <v>274</v>
+      </c>
+      <c r="B81" t="s">
+        <v>230</v>
+      </c>
+      <c r="C81" t="s">
+        <v>44</v>
+      </c>
+      <c r="D81" t="s">
+        <v>231</v>
+      </c>
+      <c r="E81" t="s">
+        <v>98</v>
+      </c>
+      <c r="F81" t="s">
+        <v>53</v>
+      </c>
+      <c r="G81" t="s">
+        <v>14</v>
+      </c>
+      <c r="H81" t="s">
+        <v>48</v>
+      </c>
+      <c r="I81" t="s">
+        <v>232</v>
+      </c>
+      <c r="J81" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82">
+        <v>275</v>
+      </c>
+      <c r="B82" t="s">
+        <v>230</v>
+      </c>
+      <c r="C82" t="s">
+        <v>44</v>
+      </c>
+      <c r="D82" t="s">
+        <v>231</v>
+      </c>
+      <c r="E82" t="s">
+        <v>98</v>
+      </c>
+      <c r="F82" t="s">
+        <v>57</v>
+      </c>
+      <c r="G82" t="s">
+        <v>14</v>
+      </c>
+      <c r="H82" t="s">
+        <v>48</v>
+      </c>
+      <c r="I82" t="s">
+        <v>171</v>
+      </c>
+      <c r="J82" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83">
+        <v>196</v>
+      </c>
+      <c r="B83" t="s">
+        <v>235</v>
+      </c>
+      <c r="C83" t="s">
+        <v>32</v>
+      </c>
+      <c r="D83" t="s">
+        <v>236</v>
+      </c>
+      <c r="E83" t="s">
+        <v>98</v>
+      </c>
+      <c r="F83" t="s">
+        <v>53</v>
+      </c>
+      <c r="G83" t="s">
+        <v>14</v>
+      </c>
+      <c r="H83" t="s">
+        <v>48</v>
+      </c>
+      <c r="I83" t="s">
+        <v>112</v>
+      </c>
+      <c r="J83" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10">
+      <c r="A84">
+        <v>198</v>
+      </c>
+      <c r="B84" t="s">
+        <v>235</v>
+      </c>
+      <c r="C84" t="s">
+        <v>32</v>
+      </c>
+      <c r="D84" t="s">
+        <v>236</v>
+      </c>
+      <c r="E84" t="s">
+        <v>98</v>
+      </c>
+      <c r="F84" t="s">
+        <v>57</v>
+      </c>
+      <c r="G84" t="s">
+        <v>14</v>
+      </c>
+      <c r="H84" t="s">
+        <v>48</v>
+      </c>
+      <c r="I84" t="s">
+        <v>58</v>
+      </c>
+      <c r="J84" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85">
+        <v>161</v>
+      </c>
+      <c r="B85" t="s">
+        <v>239</v>
+      </c>
+      <c r="C85" t="s">
+        <v>32</v>
+      </c>
+      <c r="D85" t="s">
+        <v>240</v>
+      </c>
+      <c r="E85" t="s">
+        <v>189</v>
+      </c>
+      <c r="F85" t="s">
+        <v>53</v>
+      </c>
+      <c r="G85" t="s">
+        <v>14</v>
+      </c>
+      <c r="H85" t="s">
+        <v>48</v>
+      </c>
+      <c r="I85" t="s">
+        <v>112</v>
+      </c>
+      <c r="J85" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86">
+        <v>179</v>
+      </c>
+      <c r="B86" t="s">
+        <v>239</v>
+      </c>
+      <c r="C86" t="s">
+        <v>32</v>
+      </c>
+      <c r="D86" t="s">
+        <v>240</v>
+      </c>
+      <c r="E86" t="s">
+        <v>189</v>
+      </c>
+      <c r="F86" t="s">
+        <v>57</v>
+      </c>
+      <c r="G86" t="s">
+        <v>14</v>
+      </c>
+      <c r="H86" t="s">
+        <v>48</v>
+      </c>
+      <c r="I86" t="s">
+        <v>58</v>
+      </c>
+      <c r="J86" t="s">
+        <v>242</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">