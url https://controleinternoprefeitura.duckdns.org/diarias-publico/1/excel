--- v1 (2026-06-21)
+++ v2 (2026-08-06)
@@ -12,269 +12,371 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="268">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Data Saída</t>
   </si>
   <si>
     <t>Hora Saída</t>
   </si>
   <si>
     <t>Data Chegada</t>
   </si>
   <si>
     <t>Hora Chegada</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Destino</t>
   </si>
   <si>
     <t>Valor Total</t>
   </si>
   <si>
     <t>Motivo da Diária</t>
   </si>
   <si>
+    <t>10/08/2026</t>
+  </si>
+  <si>
+    <t>05:00:00</t>
+  </si>
+  <si>
+    <t>13/08/2026</t>
+  </si>
+  <si>
+    <t>18:00:00</t>
+  </si>
+  <si>
+    <t>GLAUCIVANE GOMES BÍLIO</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PALMAS - </t>
+  </si>
+  <si>
+    <t>R$ 630,00</t>
+  </si>
+  <si>
+    <t>Concessão de 3,50 (três diárias e meia) para a servidora GLAUCIVANE GOMES BÍLIO, CPF nº 002.914.961-48, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no 4º Ciclo de Formações do Selo UNICEF, com o tema "Equidade Étnico-Racial nas Políticas Públicas", a ser realizado nos dias 11 e 12 de agosto. A formação tem como objetivo fortalecer as capacidades técnicas dos municípios na implementação de políticas públicas voltadas à promoção da equidade étnico-racial, contribuindo para o planejamento, a execução e o monitoramento de ações intersetoriais que assegurem os direitos de crianças e adolescentes, em consonância com os compromissos assumidos pelo município junto ao Selo UNICEF; e participação no seminário "Infância e Adolescência Protegida: Governança, Redes e Financiamento Municipal" e da palestra "Prioridade Absoluta na Prática: o Orçamento da Criança e do Adolescente como Instrumento de Garantia dos Direitos", promovidos pelo CAOPIJE, em parceria com o Ministério Público. A participação proporcionará o aprimoramento técnico da servidora em temas estratégicos relacionados à proteção integral de crianças e adolescentes, ao fortalecimento da governança intersetorial, à organização das redes de atendimento e ao financiamento das políticas públicas, especialmente quanto à efetivação do princípio da prioridade absoluta previsto no Estatuto da Criança e do Adolescente e na Constituição Federal.
+Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 14277-8.</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>17:00:00</t>
+  </si>
+  <si>
+    <t>ANTÔNIO CARLOS PALMEIRA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LUÍS EDUARDO MAGALHÃES - </t>
+  </si>
+  <si>
+    <t>R$ 262,50</t>
+  </si>
+  <si>
+    <t>Concessão de 0,75 (75%) para o servidor ANTÔNIO CARLOS PALMEIRA, CPF nº 827.535.471-49, para empreender viagem a cidade de LUÍS EDUARDO MAGALHÃES-BA, com o objetivo de efetuar a condução do veículo oficial FIAT TORO ULTRA PLACA: TFK8E009 do município até a cidade de Luís Eduardo Magalhães - BA, para realização de revisão programada e manutenção preventiva junto à concessionária autorizada, previamente agendada conforme cronograma de manutenção, visando
+garantir a segurança dos usuários, a conservação do patrimônio público e a continuidade dos serviços administrativos. 
+Dados Bancários: Banco do Brasil, Agência: 2895-9 Conta corrente: 63065-9.</t>
+  </si>
+  <si>
+    <t>08/07/2026</t>
+  </si>
+  <si>
+    <t>06:00:00</t>
+  </si>
+  <si>
+    <t>16:00:00</t>
+  </si>
+  <si>
+    <t>WBERSON DA SILVA NASCIMENTO</t>
+  </si>
+  <si>
+    <t>R$ 135,00</t>
+  </si>
+  <si>
+    <t>Concessão de 0,75 (meia diária) para o servidor WBERSON DA SILVA NASCIMENTO, CPF nº 012.828.611-31, para empreender viagem a cidade de LUÍS EDUARDO MAGALHÃES-BA, com o objetivo de efetuar deslocamento para buscar pistões do caminhão coletor de resíduos sólidos domiciliares na empresa responsável pela manutenção especializada. A viagem foi necessária para garantir a execução do serviço de reparo dos componentes hidráulicos, indispensáveis ao pleno funcionamento do veículo, assegurando a continuidade e a eficiência da coleta de resíduos no município. Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 13340-x.</t>
+  </si>
+  <si>
+    <t>07/07/2026</t>
+  </si>
+  <si>
+    <t>13:00:00</t>
+  </si>
+  <si>
+    <t>09/07/2026</t>
+  </si>
+  <si>
+    <t>14:00:00</t>
+  </si>
+  <si>
+    <t>IVANILDA MARIA QUEIROZ PEREIRA</t>
+  </si>
+  <si>
+    <t>R$ 2.000,00</t>
+  </si>
+  <si>
+    <t>Concessão de 2,50 (duas diárias e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar visita ao gabinete da Senadora Professora Dorinha Seabra, ocasião em que serão apresentadas as principais demandas do Município, visando ao fortalecimento das parcerias institucionais e à busca de recursos por meio de emendas parlamentares e demais instrumentos de cooperação, contemplando diversas áreas da administração pública municipal; Visita à Secretaria Estadual de Turismo, para tratar de assuntos de interesse do Município, especialmente relacionados às emendas destinadas à realização da tradicional Festa de Vaquejada, evento de grande relevância cultural, turística e econômica, que contribui para o fortalecimento do turismo local e para o desenvolvimento da economia municipal; E visita à Companhia de Desenvolvimento dos Vales do São Francisco e do Parnaíba (CODEVASF), com a finalidade de proceder à assinatura do Termo de Doação de uma pá carregadeira destinada ao Município, bem como acompanhar os procedimentos necessários para a retirada do equipamento, garantindo sua incorporação ao patrimônio público e sua disponibilização para atendimento das demandas da população.
+Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x.</t>
+  </si>
+  <si>
+    <t>PAULINO PEREIRA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>R$ 1.250,00</t>
+  </si>
+  <si>
+    <t>Concessão de 2,50 (duas diárias e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar visita ao gabinete da Senadora Professora Dorinha Seabra, com a finalidade de apresentar as principais demandas do Município, acompanhar as tratativas referentes à destinação de recursos por meio de emendas parlamentares e fortalecer as parcerias institucionais voltadas ao desenvolvimento das diversas áreas da administração municipal; visita à Secretaria Estadual de Turismo, para tratar de assuntos de interesse do Município, especialmente relacionados às emendas destinadas à realização da tradicional Festa de Vaquejada, visando ao fortalecimento das ações de incentivo ao turismo, à cultura e ao desenvolvimento econômico local; e visita à Companhia de Desenvolvimento dos Vales do São Francisco e do Parnaíba (CODEVASF), com o objetivo de acompanhar a assinatura do Termo de Doação de uma pá carregadeira destinada ao Município, bem como realizar o acompanhamento dos procedimentos necessários para a retirada do equipamento, contribuindo para a regularidade administrativa e para a incorporação do bem ao patrimônio municipal. Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0..</t>
+  </si>
+  <si>
+    <t>06/07/2026</t>
+  </si>
+  <si>
+    <t>08:00:00</t>
+  </si>
+  <si>
+    <t>18:30:00</t>
+  </si>
+  <si>
+    <t>MICHAEL DOUGLAS ALVES DA SILVA</t>
+  </si>
+  <si>
+    <t>Concessão de 0,75 (meia diária) para o servidor MICHAEL DOUGLAS ALVES DA SILVA, CPF nº 046.772.621-36, para empreender viagem a cidade de LUÍS EDUARDO MAGALHÃES-BA, com o objetivo de efetuar deslocamento para realizar o transporte dos pistões do caminhão coletor de resíduos sólidos domiciliares até a empresa responsável pela manutenção especializada. A viagem foi necessária para garantir a execução do serviço de reparo dos componentes hidráulicos, indispensáveis ao pleno funcionamento do veículo, assegurando a continuidade e a eficiência da coleta de resíduos no município. Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 16908-0.</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>07:00:00</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>12:00:00</t>
+  </si>
+  <si>
+    <t>LEISSE EMILY FERREIRA DE SOUSA</t>
+  </si>
+  <si>
+    <t>Concessão de 2,50 (duas diárias e meia) para a servidora LEISSE EMILY FERREIRA DE SOUSA, CPF nº 046.798.681-98, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação na formação presencial "IEGM na Prática: Preenchimento, Evidências e Estratégias para Melhoria da Efetividade da Gestão Municipal", cujo objetivo é qualificar as equipes municipais quanto ao correto preenchimento dos questionários do Índice de Efetividade da Gestão Municipal (IEGM), à organização e apresentação das evidências exigidas e à implementação de estratégias voltadas ao aprimoramento dos indicadores de desempenho da gestão pública. A participação na capacitação contribuirá para o fortalecimento da capacidade técnica da equipe municipal, promovendo maior segurança na prestação das informações aos órgãos de controle, o aperfeiçoamento dos processos administrativos e a adoção de boas práticas de gestão, refletindo na melhoria da efetividade das políticas públicas e dos resultados da administração municipal. Dados Bancários: Agência: 3977-2 Conta corrente: 12.227-0..</t>
+  </si>
+  <si>
+    <t>ERICA SUELLEN DA SILVA CRUZ RIBEIRO</t>
+  </si>
+  <si>
+    <t>Concessão de 2,50 (duas diárias e meia) para a servidora ERICA SUELLEN DA SILVA CRUZ RIBEIRO, CPF nº 023.466.891-14, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação na formação presencial "IEGM na Prática: Preenchimento, Evidências e Estratégias para Melhoria da Efetividade da Gestão Municipal", cujo objetivo é qualificar as equipes municipais quanto ao correto preenchimento dos questionários do Índice de Efetividade da Gestão Municipal (IEGM), à organização e apresentação das evidências exigidas e à implementação de estratégias voltadas ao aprimoramento dos indicadores de desempenho da gestão pública. A participação na capacitação contribuirá para o fortalecimento da capacidade técnica da equipe municipal, promovendo maior segurança na prestação das informações aos órgãos de controle, o aperfeiçoamento dos processos administrativos e a adoção de boas práticas de gestão, refletindo na melhoria da efetividade das políticas públicas e dos resultados da administração municipal. Dados Bancários: Agência: 3977-2 Conta corrente: 14259-x.</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>21:00:00</t>
+  </si>
+  <si>
+    <t>R$ 1.200,00</t>
+  </si>
+  <si>
+    <t>Concessão de 1,50 (uma diária e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar deslocamento para participação em solenidade oficial, realizada a convite do Deputado Federal Carlos Gaguim, destinada aos prefeitos de diversos municípios do Estado. O evento tem como objetivo a entrega simbólica de maquinários destinados aos municípios contemplados, ocasião em que serão tratados assuntos de interesse da administração pública municipal, relacionados ao fortalecimento da infraestrutura, ao desenvolvimento local e às parcerias institucionais entre os entes federativos. O ato representa importante oportunidade para acompanhar a formalização da destinação dos equipamentos, fortalecer o relacionamento institucional com representantes do Poder Legislativo Federal e buscar ações e investimentos que contribuam para o desenvolvimento do município.
+Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x..</t>
+  </si>
+  <si>
+    <t>R$ 750,00</t>
+  </si>
+  <si>
+    <t>Concessão de 1,50 (uma diária e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar deslocamento para acompanhar a Prefeita Municipal em solenidade oficial, realizada a convite do Deputado Federal Carlos Gaguim, destinada aos prefeitos e representantes de diversos municípios do Estado. O evento tem como objetivo a entrega simbólica de maquinários destinados aos municípios contemplados, além de promover o alinhamento institucional entre os entes públicos e o fortalecimento das ações voltadas ao desenvolvimento municipal.
+Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0..</t>
+  </si>
+  <si>
+    <t>18/06/2026</t>
+  </si>
+  <si>
+    <t>19/06/2026</t>
+  </si>
+  <si>
+    <t>Concessão de 1,50 (uma diária e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar visita ao gabinete do Deputado Estadual Eduardo Fortes, visando tratar de demandas municipais e buscar apoio para a viabilização de parcerias, recursos e projetos destinados ao desenvolvimento das diversas áreas da administração pública. Visita na Secretaria de Estado do Turismo do Tocantins, com a finalidade de discutir assuntos de interesse do Município relacionados ao fortalecimento do turismo local, captação de programas e investimentos, bem como o desenvolvimento de ações que contribuam para a promoção das potencialidades turísticas e para o crescimento econômico da região. Além disso, a viagem será aproveitada para o recebimento e transporte de uniformes esportivos destinados ao Município, doados pelo Deputado Federal Toinho Andrade. Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x..</t>
+  </si>
+  <si>
+    <t>Concessão de 1,50 (uma diária e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar visita ao gabinete do Deputado Estadual Eduardo Fortes, visando tratar de demandas municipais e buscar apoio para a viabilização de parcerias, recursos e projetos destinados ao desenvolvimento das diversas áreas da administração pública. Visita na Secretaria de Estado do Turismo do Tocantins, com a finalidade de discutir assuntos de interesse do Município relacionados ao fortalecimento do turismo local, captação de programas e investimentos, bem como o desenvolvimento de ações que contribuam para a promoção das potencialidades turísticas e para o crescimento econômico da região. Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0..</t>
+  </si>
+  <si>
     <t>16/06/2026</t>
-  </si>
-[...16 lines deleted...]
-    <t>R$ 262,50</t>
   </si>
   <si>
     <t>Concessão de 0,75 (75%) para o servidor ANTÔNIO CARLOS PALMEIRA, CPF nº 827.535.471-49, para empreender viagem a cidade de LUÍS EDUARDO MAGALHÃES-BA, com o objetivo de efetuar a condução do veículo oficial FIAT TORO ULTRA PLACA: TFK8E009 do município até a cidade de Luís Eduardo Magalhães - BA, para realização de revisão programada e manutenção preventiva junto à concessionária autorizada, previamente agendada conforme cronograma de manutenção, visando garantir a segurança dos usuários, a conservação do patrimônio público e a continuidade dos serviços administrativos. 
 Dados Bancários: Banco do Brasil, Agência: 2895-9 Conta corrente: 63065-9..</t>
   </si>
   <si>
     <t>15/06/2026</t>
   </si>
   <si>
-    <t>05:00:00</t>
-[...4 lines deleted...]
-  <si>
     <t>19:00:00</t>
   </si>
   <si>
     <t>KENIA LAMARQUE MOREIRA CAMPOS</t>
   </si>
   <si>
     <t xml:space="preserve">NATIVIDADE - </t>
   </si>
   <si>
     <t>R$ 540,00</t>
   </si>
   <si>
     <t>Concessão de 4,50 (quatro diárias e meia) para a servidora KENIA LAMARQUE MOREIRA CAMPOS, CPF nº 040.108.201-60, para empreender viagem a cidade de NATIVIDADE-TO, com o objetivo de efetuar participação no Encontro Regional dos Agentes de Desenvolvimento e Formação Avançada do Agente de Desenvolvimento, a ser realizado no período de 15 a 19 de junho. A participação no evento é de relevante interesse público e institucional, uma vez que tem como objetivo o aprimoramento técnico dos Agentes de Desenvolvimento, promovendo a atualização de conhecimentos, a troca de experiências e o fortalecimento das estratégias voltadas ao desenvolvimento econômico local. A programação contempla temas relacionados à gestão pública, empreendedorismo, inovação, políticas de incentivo aos pequenos negócios e instrumentos de promoção do desenvolvimento sustentável. A presença do representante municipal contribuirá para o fortalecimento da atuação do município nas ações de desenvolvimento econômico sustentável, ampliando a capacidade técnica para a implementação de projetos, programas e políticas públicas que favoreçam a geração de emprego e renda, o fortalecimento do ambiente de negócios e a melhoria da competitividade local. Dados Bancários: Agência: 3977-2 Conta corrente: 12.070-7..</t>
   </si>
   <si>
     <t>WILMAN ROSA DA SILVA</t>
   </si>
   <si>
     <t xml:space="preserve">TAGUATINGA - </t>
   </si>
   <si>
     <t>R$ 90,00</t>
   </si>
   <si>
     <t>Concessão de 0,75 (75%) para o servidor WILMAN ROSA DA SILVA, CPF nº 620.483.411-87, para empreender viagem a cidade de TAGUATINGA-TO, com o objetivo de efetuar deslocamento a com a finalidade de buscar pó de brita destinado às atividades e demandas da prefeitura. O deslocamento foi necessário devido à disponibilidade do material no referido município, visando garantir o abastecimento e a continuidade dos serviços programados, não havendo fornecedor na região. Dessa forma, a viagem foi realizada em atendimento à necessidade operacional, sendo o transporte do material essencial para a execução das atividades previstas. 
 Dados Bancários: Agência: 3977-2 Conta corrente: 9088-3..</t>
   </si>
   <si>
     <t>VANDERLEI DE SOUZA AMARAL</t>
   </si>
   <si>
     <t>Concessão de 0,75 (75%) para o servidor VANDERLEI DE SOUZA AMARAL, CPF nº 839.212.901-63, para empreender viagem a cidade de TAGUATINGA-TO, com o objetivo de efetuar deslocamento a com a finalidade de buscar pó de brita destinado às atividades e demandas da prefeitura. O deslocamento foi necessário devido à disponibilidade do material no referido município, visando garantir o abastecimento e a continuidade dos serviços programados, não havendo fornecedor na região. Dessa forma, a viagem foi realizada em atendimento à necessidade operacional, sendo o transporte do material essencial para a execução das atividades previstas. 
 Dados Bancários: Agência: 3977-2 Conta corrente: 10849-9</t>
   </si>
   <si>
-    <t>08:00:00</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">BARREIRAS - </t>
-  </si>
-[...1 lines deleted...]
-    <t>R$ 135,00</t>
   </si>
   <si>
     <t>Concessão de 0,75 (75%) para o servidor MICHAEL DOUGLAS ALVES DA SILVA, CPF nº 046.772.621-36, para empreender viagem a cidade de BARREIRAS-BA, com o objetivo de efetuar condução de munícipe em situação de vulnerabilidade socioeconômica até a Agência da Previdência Social no município de Barreiras/BA, com a finalidade de realizar perícia indispensável à análise de benefício previdenciário/assistencial. A medida mostrou-se necessária em razão da inexistência, na ocasião, de motorista e veículo disponíveis na Secretaria Municipal de Assistência Social para atender à demanda, circunstância que poderia comprometer o acesso do cidadão ao serviço público essencial e ao exercício de seus direitos sociais. Diante da urgência e da relevância do atendimento, a Administração Municipal viabilizou o suporte logístico necessário para o deslocamento, assegurando a realização da perícia e a continuidade do acompanhamento socioassistencial do usuário. Ressalta-se que a necessidade do acompanhamento e do transporte encontra-se devidamente fundamentada no Relatório Técnico Social anexo, o qual evidencia a condição de vulnerabilidade econômica do munícipe e a imprescindibilidade da intervenção do Poder Público para garantir seu acesso aos serviços previdenciários. Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 16908-0.</t>
   </si>
   <si>
     <t>12/06/2026</t>
   </si>
   <si>
     <t>Concessão de 0,75 (meia diária) para o servidor VANDERLEI DE SOUZA AMARAL, CPF nº 839.212.901-63, para empreender viagem a cidade de TAGUATINGA-TO, com o objetivo de  efetuar deslocamento a com a finalidade de buscar pó de brita destinado às atividades e demandas da prefeitura. O deslocamento foi necessário devido à disponibilidade do material no referido município, visando garantir o abastecimento e a continuidade dos serviços programados, não havendo fornecedor na região. Dessa forma, a viagem foi realizada em atendimento à necessidade operacional, sendo o transporte do material essencial para a execução das atividades previstas. 
 Dados Bancários: Agência: 3977-2 Conta corrente: 10849-3</t>
   </si>
   <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>08:30:00</t>
   </si>
   <si>
-    <t>14:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Concessão de 0,50 (meia diária) para o servidor MICHAEL DOUGLAS ALVES DA SILVA, CPF nº 046.772.621-36, para empreender viagem a cidade de LUÍS EDUARDO MAGALHÃES-BA, com o objetivo de efetuar deslocamento, em caráter de urgência, com a finalidade de realizar a entrega de documentos oficiais do Fundo Municipal de Educação, bem como providenciar a coleta das assinatura necessária para a continuidade e regularização dos procedimentos administrativos em andamento. A referida viagem faz-se necessária devido à necessidade de cumprimento de prazos institucionais e à importância dos documentos para a tramitação dos processos vinculados ao Fundo Municipal de Educação, não sendo possível postergar a ação sem prejuízos às atividades administrativas e à execução das demandas do órgão.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 16908-0.</t>
   </si>
   <si>
-    <t>13:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>11/06/2026</t>
   </si>
   <si>
     <t>19:30:00</t>
   </si>
   <si>
     <t>CELIOMAR REGO DA SILVA</t>
-  </si>
-[...4 lines deleted...]
-    <t>R$ 750,00</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor CELIOMAR REGO DA SILVA, CPF nº 908.517.491-00, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no 2º Encontro de Secretários Municipais de Meio Ambiente do Tocantins, a ser realizado no dia 11 de junho de 2026, evento integrante da Semana do Meio Ambiente 2026. A participação no encontro é de relevante interesse público e institucional, uma vez que proporcionará a troca de experiências entre gestores municipais, o acesso a informações atualizadas sobre políticas públicas ambientais, legislação, programas governamentais e boas práticas de gestão ambiental. O evento também favorecerá o fortalecimento da articulação entre os municípios, órgãos estaduais e demais entidades ligadas à área ambiental, contribuindo para o aprimoramento das ações desenvolvidas pela Secretaria Municipal de Meio Ambiente. Além disso, o encontro constitui importante espaço para discussão de estratégias voltadas à preservação dos recursos naturais, ao desenvolvimento sustentável e ao enfrentamento dos desafios ambientais comuns aos municípios tocantinenses, possibilitando a captação de conhecimentos e parcerias que poderão resultar em benefícios diretos para a gestão ambiental municipal. 
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 9256-8..</t>
   </si>
   <si>
     <t>11:00:00</t>
   </si>
   <si>
-    <t>16:00:00</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">BRASÍLIA - </t>
   </si>
   <si>
     <t>R$ 2.125,00</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de efetuar visitas institucionais aos gabinetes dos Deputados Toinho Andrade e Alexandre Guimarães, visando tratar de assuntos de interesse da Administração Municipal, onde serão apresentadas e discutidas demandas prioritárias do Município, bem como realizado o acompanhamento e a verificação do andamento de pleitos anteriormente protocolados junto aos parlamentares, incluindo solicitações de recursos, convênios, emendas parlamentares e demais ações voltadas ao desenvolvimento local e à melhoria dos serviços públicos ofertados à população.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x..</t>
   </si>
   <si>
-    <t>PAULINO PEREIRA DOS SANTOS</t>
-[...4 lines deleted...]
-  <si>
     <t>Concessão de 2,50 (duas diárias e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de efetuar agenda institucional junto aos gabinetes dos Deputados Toinho Andrade e Alexandre Guimarães, com o objetivo de tratar de demandas de interesse do Município, oferecendo suporte técnico e administrativo na apresentação, acompanhamento e discussão dos pleitos municipais, bem como na verificação do andamento das solicitações anteriormente encaminhadas aos parlamentares, incluindo demandas relacionadas à captação de recursos, celebração de convênios, emendas parlamentares e demais projetos estratégicos para a Administração Municipal.
 Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0.</t>
   </si>
   <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t>Concessão de 0,75 (meia diária) para o servidor MICHAEL DOUGLAS ALVES DA SILVA, CPF nº 046.772.621-36, para empreender viagem a cidade de LUÍS EDUARDO MAGALHÃES-BA, com o objetivo de efetuar deslocamento para transporte da peça: pistão da retroescavadeira JCB, que será encaminhada para manutenção/conserto em oficina especializada. O deslocamento é indispensável para viabilizar o reparo do equipamento, garantindo o retorno das condições adequadas de funcionamento da retroescavadeira e a continuidade dos serviços executados pelo município. A realização da viagem demanda permanência fora da sede administrativa, justificando a concessão da respectiva diária para cobertura das despesas decorrentes.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 16908-0.</t>
   </si>
   <si>
     <t>07/06/2026</t>
   </si>
   <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para o servidor CELIOMAR REGO DA SILVA, CPF nº 908.517.491-00, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação do servidor no "Seminário Resíduos Sólidos: Desafios Estruturais e Soluções Consensuais", que acontecerá no dia 08/06/2026, com saída no dia 07/06/2026 considerando a distância entre os municípios e a necessidade de comparecimento ao evento em horário compatível com sua programação. A participação no referido evento é de relevante interesse público, uma vez que o seminário abordará temas fundamentais relacionados à gestão integrada de resíduos sólidos, sustentabilidade ambiental, políticas públicas, responsabilidade compartilhada e soluções consensuais para os desafios estruturais enfrentados pelos entes públicos.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 9256-8..</t>
   </si>
   <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>30/05/2026</t>
   </si>
   <si>
-    <t>GLAUCIVANE GOMES BÍLIO</t>
-[...4 lines deleted...]
-  <si>
     <t>Concessão de 3,50 (três diárias e meia) para a servidora GLAUCIVANE GOMES BÍLIO, CPF nº 002.914.961-48, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no Seminário Estadual de Políticas Públicas para a Primeira Infância: “Diagnóstico e Ação”, a ser realizado nos dias 28 e 29 de maio de 2026. A participação no referido seminário é de grande relevância para o fortalecimento das políticas públicas voltadas à primeira infância, considerando que o evento promoverá debates, capacitações e troca de experiências entre profissionais da área, contribuindo para o aprimoramento das ações desenvolvidas no município. O seminário possibilitará a atualização de conhecimentos técnicos e estratégicos relacionados à formulação, implementação e monitoramento de políticas públicas destinadas à garantia dos direitos das crianças, em conformidade com as diretrizes do Estatuto da Criança e do Adolescente (ECA) e demais normativas pertinentes. 
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 14277-8..</t>
   </si>
   <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>23/05/2026</t>
   </si>
   <si>
     <t xml:space="preserve">DIANÓPOLIS - </t>
   </si>
   <si>
     <t>R$ 600,00</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de DIANÓPOLIS-TO, com o objetivo de efetuar participação na programação oficial de inaugurações de obras no município de Dianópolis/TO, atendendo convite do Governador do Estado do Tocantins. A participação da Chefe do Poder Executivo Municipal possui relevante interesse institucional, considerando a importância do fortalecimento das relações entre os municípios e o Governo do Estado, bem como o acompanhamento de ações e investimentos públicos voltados ao desenvolvimento regional. A presença da Prefeita no evento proporcionará a troca de experiências administrativas, o diálogo com autoridades estaduais e municipais, além da busca por parcerias, convênios e investimentos que possam contribuir para o desenvolvimento do município e para o fortalecimento das políticas públicas locais. Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x.</t>
   </si>
   <si>
     <t>R$ 300,00</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de DIANÓPOLIS-TO, com o objetivo de efetuar para participação na programação oficial de inaugurações de obras no município, atendendo convite do Governador do Estado do Tocantins. A participação no evento possui relevante interesse administrativo e institucional, considerando a importância do fortalecimento das relações entre o Município e o Governo do Estado, bem como o acompanhamento de ações governamentais, programas e investimentos voltados ao desenvolvimento regional. A presença do Secretário Municipal de Gestão permitirá o intercâmbio de experiências administrativas, o fortalecimento das relações institucionais com autoridades estaduais e municipais, além da busca por parcerias e ações que contribuam para o aprimoramento da gestão pública e para o desenvolvimento do município. Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0.</t>
   </si>
   <si>
@@ -325,136 +427,121 @@
   </si>
   <si>
     <t>17/05/2026</t>
   </si>
   <si>
     <t>R$ 3.825,00</t>
   </si>
   <si>
     <t>Concessão de 4,50 (quatro diárias e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de efetuar participação na XXVII Marcha a Brasília em Defesa dos Municípios, realizada no período de 18 a 21 de maio de 2026. O evento é promovido pela Confederação Nacional de Municípios e reúne prefeitos, vereadores, secretários e demais gestores públicos de todo o país, constituindo-se como um dos mais importantes espaços de debate, fortalecimento institucional e defesa dos interesses municipalistas perante o Governo Federal e o Congresso Nacional. A participação da Chefe do Poder Executivo Municipal é de grande relevância para o município, tendo em vista a oportunidade de acompanhar discussões relacionadas ao pacto federativo, transferência de recursos, programas governamentais, captação de investimentos, políticas públicas e demais pautas de interesse dos municípios brasileiros, além de possibilitar o fortalecimento das relações institucionais junto aos órgãos federais e entidades municipalistas.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x.</t>
   </si>
   <si>
     <t>R$ 2.250,00</t>
   </si>
   <si>
     <t>Concessão de 4,50 (quatro diárias e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de efetuar para participação na XXVII Marcha a Brasília em Defesa dos Municípios, realizada no período de 18 a 21 de maio de 2026. O evento, promovido pela Confederação Nacional de Municípios, reúne gestores públicos municipais de todo o país, proporcionando debates, palestras e reuniões voltadas ao fortalecimento da administração pública municipal, ao aprimoramento da gestão pública e à defesa dos interesses dos municípios perante os órgãos federais.
 A participação do Secretário Municipal de Gestão possui relevante interesse administrativo, considerando a oportunidade de acompanhar discussões relacionadas a financiamento público, programas federais, modernização da gestão, planejamento administrativo, captação de recursos e políticas públicas voltadas ao desenvolvimento municipal, além do fortalecimento das relações institucionais com órgãos governamentais e entidades municipalistas. Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0.</t>
   </si>
   <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>13/05/2026</t>
   </si>
   <si>
-    <t>18:00:00</t>
-[...4 lines deleted...]
-  <si>
     <t>Concessão de 1,50 (uma diária e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar visita ao Gabinete do Deputado Eduardo Fortes em busca de parcerias e apoio parlamentar para viabilização de projetos e captação de recursos destinados ao desenvolvimento municipal, abrangendo áreas prioritárias da administração pública e realizar o acompanhamento e monitoramento de demandas anteriormente apresentadas pelo Município, visando verificar o andamento de pleitos já protocolados, reforçar solicitações e assegurar a continuidade das tratativas junto ao referido gabinete parlamentar. Realizar participação na abertura oficial da 26ª edição da Feira de Tecnologia Agropecuária do Tocantins – AGROTINS 2026, realizada no dia 13 de maio de 2026, na cidade de Palmas/TO, atendendo convite oficial do Governador do Estado do Tocantins. A presença da Chefe do Poder Executivo Municipal possibilitará o fortalecimento das relações institucionais entre o Município e o Governo do Estado, além da busca por parcerias, programas e investimentos voltados ao desenvolvimento econômico e agrícola do município, bem como o acompanhamento de inovações tecnológicas aplicadas ao setor agropecuário, contribuindo diretamente para o fortalecimento das políticas públicas municipais. Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x.</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação na abertura oficial da 26ª edição da Feira de Tecnologia Agropecuária do Tocantins – AGROTINS 2026, realizada no dia 13 de maio de 2026, na cidade de Palmas/TO. A participação no evento possui relevante interesse público e administrativo, considerando que a AGROTINS é um dos maiores eventos do setor agropecuário da Região Norte, reunindo autoridades, gestores públicos, produtores rurais, instituições financeiras, empresas e órgãos governamentais voltados ao desenvolvimento econômico e tecnológico e proporcionará fortalecimento das relações institucionais entre o Município e o Governo do Estado, bem como o acompanhamento de programas, projetos e oportunidades de investimentos destinados ao desenvolvimento municipal, especialmente nas áreas de gestão pública, agricultura, infraestrutura e desenvolvimento econômico. Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0.</t>
   </si>
   <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>10:00:00</t>
   </si>
   <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de efetuar agenda institucional em Brasília/DF, com visitas aos gabinetes do Eduardo Gomes e da Professora Dorinha Seabra, visando tratar de demandas prioritárias do município e fortalecer parcerias junto ao Governo Federal e à bancada parlamentar do Estado do Tocantins, buscando apoio institucional, articulação política e captação de recursos por meio de emendas parlamentares e programas federais. Além disso, realizar o acompanhamento de pleitos já protocolados, a formalização de novas solicitações e o fortalecimento do relacionamento entre o município e os representantes federais, contribuindo para a viabilização de investimentos e melhorias para a população.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x.</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de efetuar agenda institucional em Brasília/DF, com visitas aos gabinetes do Eduardo Gomes e da Professora Dorinha Seabra, visando tratar de demandas prioritárias do município e fortalecer parcerias junto ao Governo Federal e à bancada parlamentar do Estado do Tocantins, buscando apoio institucional, articulação política e captação de recursos por meio de emendas parlamentares e programas federais. Além disso, realizar o acompanhamento de pleitos já protocolados, a formalização de novas solicitações e o fortalecimento do relacionamento entre o município e os representantes federais, contribuindo para a viabilização de investimentos e melhorias para a população.
 Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0.</t>
   </si>
   <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para a servidora GLEIDE DOS PASSOS MONTALVÃO, CPF nº 003.504.451-92, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação na solenidade de entrega do Selo Instituição Amiga da Mulher, a realizar-se no dia 29 de abril. A presença da Secretária Municipal da Mulher no referido evento é de suma importância, tendo em vista que a iniciativa reconhece e valoriza instituições que promovem ações efetivas voltadas à equidade de gênero, ao fortalecimento das políticas públicas para as mulheres e ao enfrentamento das diversas formas de violência e discriminação. Além disso, a participação permitirá a troca de experiências, o fortalecimento de parcerias institucionais e a aquisição de conhecimentos que poderão ser aplicados no desenvolvimento e aprimoramento das ações da Secretaria Municipal da Mulher, contribuindo diretamente para a melhoria dos serviços prestados à população feminina do município. 
 Dados Bancários:Banco do Brasil, Agência: 3977-2 Conta corrente: 12176-2.</t>
   </si>
   <si>
     <t>28/04/2026</t>
   </si>
   <si>
-    <t>12:00:00</t>
-[...4 lines deleted...]
-  <si>
     <t>Concessão de 2,50 (duas diárias e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de cumprir agenda institucional voltada à captação de recursos, fortalecimento de parcerias e participação em evento de relevante interesse público. Visitas realizadas aos gabinetes da Senadora Dorinha Seabra e do Deputado Eduardo Fortes, com o objetivo de tratar de demandas prioritárias do município, bem como buscar apoio institucional e firmar parcerias para viabilização de projetos e investimentos em áreas estratégicas. Visita à Secretaria Estadual de Educação, onde foram discutidas pautas relacionadas ao fortalecimento da educação municipal, alinhamento de ações conjuntas e possibilidades de cooperação técnica. E participação na solenidade de entrega do Selo “Instituição Amiga da Mulher”, evento de grande relevância social, que reconhece iniciativas e políticas públicas voltadas à promoção, proteção e valorização dos direitos das mulheres.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x.</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar visitas aos gabinetes do Deputado Eduardo Fortes e da Senadora Dorinha Seabra, considerando a relevância das tratativas administrativas, articulações políticas e alinhamento de demandas de interesse do município, especialmente no que se refere à captação de recursos, formalização de parcerias e encaminhamento de projetos estratégicos. Realizar visita à Secretaria Estadual de Educação, tendo em vista a necessidade de suporte técnico e administrativo nas discussões relacionadas às políticas públicas educacionais, bem como no acompanhamento de possíveis convênios e programas voltados ao desenvolvimento do setor no município. Efetuar participação no evento de solenidade de entrega do Selo Instituição Amiga da Mulher, momento institucional relevante que reforça o compromisso da gestão municipal com políticas públicas voltadas à promoção da igualdade de gênero e valorização das iniciativas que garantem proteção e apoio às mulheres.
 Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0.</t>
   </si>
   <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>09:00:00</t>
   </si>
   <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>R$ 270,00</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para a servidora KENIA LAMARQUE MOREIRA CAMPOS, CPF nº 040.108.201-60, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no encontro “Cidades do Futuro - o Futuro é Agora”, promovido pelo Sebrae Tocantins, a ser realizado no dia 23 de abril, justifica-se pela relevância estratégica do evento para a administração pública municipal. O encontro reunirá gestores públicos e lideranças institucionais de todo o estado, constituindo um espaço qualificado para a troca de experiências, discussão de boas práticas e fortalecimento de políticas voltadas à gestão pública empreendedora. Além disso, durante o evento ocorrerá a cerimônia de premiação do Prêmio Sebrae Prefeitura Empreendedora, iniciativa que reconhece ações inovadoras que contribuem para o desenvolvimento econômico local e a melhoria do ambiente de negócios nos municípios. A participação no referido evento proporcionará acesso a conhecimentos atualizados, cases de sucesso e diretrizes que poderão ser aplicadas na gestão municipal, contribuindo diretamente para o aprimoramento das políticas públicas, incentivo ao empreendedorismo e promoção do desenvolvimento sustentável local. Dados
 Bancários: Agência: 3977-2 Conta Poupança: 12.070-7.</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no encontro “Cidades do Futuro - o Futuro é Agora”, promovido pelo Sebrae Tocantins, a ser realizado no dia 23 de abril. O encontro reunirá gestores públicos e lideranças institucionais de todo o estado, constituindo um espaço qualificado para a troca de experiências, discussão de boas práticas e fortalecimento de políticas voltadas à gestão pública empreendedora. Além disso, durante o evento ocorrerá a cerimônia de premiação do Prêmio Sebrae Prefeitura Empreendedora, iniciativa que reconhece ações inovadoras que contribuem para o desenvolvimento econômico local e a melhoria do ambiente de negócios nos municípios. A participação no referido evento proporcionará acesso a conhecimentos atualizados, cases de sucesso e diretrizes que poderão ser aplicadas na gestão municipal, contribuindo diretamente para o aprimoramento das políticas públicas, incentivo ao empreendedorismo e promoção do desenvolvimento sustentável local; Realizar visita ao gabinete do Deputado Eduardo Fortes, com o objetivo de tratar de assuntos de relevante interesse para o município, com articulação de demandas prioritárias, bem como o acompanhamento de pleitos já apresentados, buscando a viabilização de recursos, parcerias e ações que contribuam para o desenvolvimento local e a melhoria dos serviços prestados à população.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x.</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no encontro “Cidades do Futuro - o Futuro é Agora”, promovido pelo Sebrae Tocantins, a ser realizado no dia 23 de abril. O encontro reunirá gestores públicos e lideranças institucionais de todo o estado, constituindo um espaço qualificado para a troca de experiências, discussão de boas práticas e fortalecimento de políticas voltadas à gestão pública empreendedora. Além disso, durante o evento ocorrerá a cerimônia de premiação do Prêmio Sebrae Prefeitura Empreendedora, iniciativa que reconhece ações inovadoras que contribuem para o desenvolvimento econômico local e a melhoria do ambiente de negócios nos municípios. A participação no referido evento proporcionará acesso a conhecimentos atualizados, cases de sucesso e diretrizes que poderão ser aplicadas na gestão municipal, contribuindo diretamente para o aprimoramento das políticas públicas, incentivo ao empreendedorismo e promoção do desenvolvimento sustentável local; Realizar visita ao gabinete do Deputado Eduardo Fortes, com o objetivo de tratar de assuntos de relevante interesse para o município, com articulação de demandas prioritárias, bem como o acompanhamento de pleitos já apresentados, buscando a viabilização de recursos, parcerias e ações que contribuam para o desenvolvimento local e a melhoria dos serviços prestados à população.
 Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0</t>
   </si>
   <si>
     <t>17/04/2026</t>
   </si>
   <si>
-    <t>07:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>GILMAR LUIZ DREBES</t>
   </si>
   <si>
     <t xml:space="preserve">AURORA - </t>
   </si>
   <si>
     <t>Concessão de 0,75 (75%) para o servidor GILMAR LUIZ DREBES, CPF nº 470.592.656-00, para empreender viagem a cidade de AURORA-TO, com o objetivo de participar do Seminário “Captação de Recursos”, integrante do Projeto Transforma Cidade – TO, ofertado pelo SEBRAE, a ser realizado nos dias 16 e 17 de abril. A participação do Gestor de Convênios no referido seminário é de grande relevância para o aprimoramento técnico e estratégico, especialmente no que se refere à identificação de oportunidades, elaboração de propostas e captação de recursos junto a diferentes esferas governamentais e instituições parceiras. O conhecimento adquirido contribuirá diretamente para o fortalecimento da gestão pública municipal, possibilitando maior eficiência na obtenção de investimentos e no desenvolvimento de projetos de interesse coletivo. Ressalta-se que o prestador de serviços realizará deslocamento com ida e retorno no mesmo dia 16 de abril, bem como ida e retorno no mesmo dia 17 de abril, em razão da programação do evento, não havendo necessidade de pernoite.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 5454-2.</t>
   </si>
   <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>Concessão de 0,75 (75%) para o prestador de serviços GILMAR LUIZ DREBES, CPF nº 470.592.656-00, para empreender viagem a cidade de AURORA-TO, com o objetivo de participar do Seminário “Captação de Recursos”, integrante do Projeto Transforma Cidade – TO, ofertado pelo SEBRAE, a ser realizado nos dias 16 e 17 de abril. A participação do Gestor de Convênios no referido seminário é de grande relevância para o aprimoramento técnico e estratégico, especialmente no que se refere à identificação de oportunidades, elaboração de propostas e captação de recursos junto a diferentes esferas governamentais e instituições parceiras. O conhecimento adquirido contribuirá diretamente para o fortalecimento da gestão pública municipal, possibilitando maior eficiência na obtenção de investimentos e no desenvolvimento de projetos de interesse coletivo. Ressalta-se que o prestador de serviços realizará deslocamento com ida e retorno no mesmo dia 16 de abril, bem como ida e retorno no mesmo dia 17 de abril, em razão da programação do evento, não havendo necessidade de pernoite.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 5454-2.</t>
   </si>
   <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>LUELLY SILVA DIAS</t>
   </si>
   <si>
     <t>R$ 150,00</t>
   </si>
@@ -478,53 +565,50 @@
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no evento de reconhecimento do Selo Criança Alfabetizada, iniciativa de grande relevância para a promoção da educação básica e valorização das ações voltadas à alfabetização na idade certa, contribuindo para o aprimoramento das políticas educacionais municipais; Realizar visita à Secretaria Estadual dos Esportes e Juventude, com o objetivo de tratar de projetos, programas e possíveis parcerias voltadas ao desenvolvimento de ações nas áreas de esporte e juventude, visando ampliar oportunidades e benefícios à população local; Efetuar visita ao gabinete do Deputado Estadual Eduardo Fortes, onde foram discutidas demandas prioritárias do município, com foco na busca de parcerias institucionais e captação de recursos para investimentos em diversas áreas da administração pública; E participar do evento de inauguração do EcoNúcleo da Defensoria Pública em Arraias/TO, ação importante para o fortalecimento do acesso à justiça e promoção da cidadania, especialmente no que se refere às pautas socioambientais.
 Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0.</t>
   </si>
   <si>
     <t>03:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">PORTO NACIONAL - </t>
   </si>
   <si>
     <t>R$ 450,00</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor CELIOMAR REGO DA SILVA, CPF nº 908.517.491-00, para empreender viagem a cidade de PORTO NACIONAL-TO, com a finalidade de viabilizar a participação em capacitação sobre ICMS Ecológico, a ser realizada nos dias 14 e 15 de abril, conforme programação em ofício anexo. O referido evento tem como objetivo capacitar os servidores municipais, proporcionando conhecimentos técnicos e práticos voltados à implementação de ações estratégicas que contribuam para o aumento da arrecadação do município no que se refere ao ICMS Ecológico. Em razão do cumprimento prévio de agenda institucional no dia 14 de abril, o servidor se deslocará de Palmas/TO e participará da capacitação referente ao ICMS Ecológico apenas no dia 15 de abril, evento este de relevante interesse para a administração pública municipal, por contribuir diretamente para o aprimoramento técnico e a captação de recursos vinculados às políticas ambientais.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 9256-8.</t>
   </si>
   <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>12:30:00</t>
   </si>
   <si>
-    <t>21:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>R$ 60,00</t>
   </si>
   <si>
     <t>Concessão de 0,5 (meia diária) para a servidora ADEAN DIAS DE OLIVEIRA, CPF nº 029.570.671-61, para empreender viagem a cidade de AURORA-TO, com o objetivo de participação na 9ª Reunião Ordinária do Fórum Permanente da Região Turística das Serras Gerais, a ser realizada nos dias 14 e 15 de abril, no município de Aurora do Tocantins/TO. A servidora realizará deslocamento de ida e retorno no mesmo dia 14 de abril, bem como ida e retorno no dia 15 de abril. Destaca-se que a servidora atua como interlocutora municipal responsável pelo Sistema do Mapa do Turismo Brasileiro, sendo sua participação essencial para o acompanhamento das diretrizes, atualização de informações e alinhamento das ações estratégicas relacionadas ao desenvolvimento do turismo no município e na região. A participação neste evento é de fundamental importância para o fortalecimento das ações voltadas ao turismo regional, tendo em vista que o fórum reúne representantes de diversos municípios, instituições públicas e privadas, com o objetivo de discutir estratégias, alinhar projetos e promover a integração entre os atores envolvidos no setor turístico. A concessão da diária se faz necessária para custear despesas com deslocamento e alimentação, garantindo a participação efetiva no evento e o cumprimento das atividades institucionais.
 Dados Bancários: Agência: 2704-9 Conta corrente: 14587-4.</t>
   </si>
   <si>
     <t>Concessão de 0,5 (meia diária) para a servidora LUELLY SILVA DIAS, CPF nº 046.799.271-19, para empreender viagem a cidade de AURORA-TO, com o objetivo de efetuar participação na 9ª Reunião Ordinária do Fórum Permanente da Região Turística das Serras Gerais, a ser realizada nos dias 14 e 15 de abril, no município de Aurora do Tocantins/TO. O servidor realizará deslocamento de ida e retorno no dia 14 de abril, bem como ida e retorno no dia 15 de abril. A participação neste evento é de fundamental importância para o fortalecimento das ações voltadas ao desenvolvimento do turismo regional, tendo em vista que o fórum reúne representantes de diversos municípios, instituições públicas e privadas, com o objetivo de discutir estratégias, alinhar projetos e promover a integração entre os atores envolvidos no setor turístico. A concessão da diária se faz necessária para custear despesas com deslocamento e alimentação, garantindo a participação efetiva no evento e o cumprimento das atividades institucionais.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 17054-2.</t>
   </si>
   <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>Concessão de 0,75 (meia diária) para o servidor ANTÔNIO CARLOS PALMEIRA, CPF nº 827.535.471-49, para empreender viagem a cidade de LUÍS EDUARDO MAGALHÃES-BA, com o objetivo de efetuar a condução do veículo oficial FIAT TORO ULTRA PLACA: TFK8E009 do município até a cidade de Luís Eduardo Magalhães - BA, para realização de  revisão programada e manutenção preventiva junto à concessionária autorizada, previamente agendada conforme cronograma de manutenção, visando garantir a segurança dos usuários, a conservação do patrimônio público e a continuidade dos serviços administrativos.
 Dados Bancários: Banco do Brasil, Agência: 2895-9 Conta corrente: 63065-9.</t>
   </si>
   <si>
     <t>EDUARDO FERREIRA GOMES PALMEIRA</t>
   </si>
   <si>
     <t>Concessão de 3,50 (três diárias e meia) para o servidor EDUARDO FERREIRA GOMES PALMEIRA, CPF nº 090.701.811-42, para empreender viagem a cidade de PORTO NACIONAL-TO, com a finalidade de viabilizar a participação em capacitação sobre ICMS Ecológico, a ser realizada nos dias 14 e 15 de abril, conforme programação em ofício anexo. O referido evento tem como objetivo capacitar os servidores municipais, proporcionando conhecimentos técnicos e práticos voltados à implementação de ações estratégicas que contribuam para o aumento da arrecadação do município no que se refere ao ICMS Ecológico.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 17.236-7.</t>
   </si>
   <si>
@@ -677,53 +761,50 @@
   <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor WILMAN ROSA DA SILVA, CPF nº 620.483.411-87, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar retirada e transporte de madeiras doadas pela Naturatins à Prefeitura Municipal de Novo Alegre/TO, para realização de reforma do Parque de Vaquejada Antônio Miguel de Oliveira.
 Dados Bancários: Agência: 3977-2  Conta corrente: 9088-3.</t>
   </si>
   <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>28/02/2026</t>
   </si>
   <si>
     <t xml:space="preserve">PEIXE - </t>
   </si>
   <si>
     <t>R$ 700,00</t>
   </si>
   <si>
     <t>Concessão de 3,50 (três diárias e meia) para a servidora LUELLY SILVA DIAS, CPF nº 046.799.271-19, para empreender viagem a cidade de PEIXE-TO, com o objetivo de efetuar participação no Encontro Turismo na Estrada, iniciativa voltada ao fortalecimento da gestão pública do turismo, à integração regional e ao desenvolvimento econômico dos destinos turísticos. O evento acontecerá acontecerá nos dias 26 e 27 de fevereiro, no município de Peixe/TO.  
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 17054-2.</t>
-  </si>
-[...1 lines deleted...]
-    <t>LEISSE EMILY FERREIRA DE SOUSA</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para a servidora LEISSE EMILY FERREIRA DE SOUSA, CPF nº 046.798.681-98, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no curso "O PAPEL DOS MUNICÍPIOS NA REFORMA TRIBUTÁRIA", ofertado pela CNM, que acontecerá no dia 26 de fevereiro de 2026 em Palmas/TO. O curso contribuirá para o aprimoramento do conhecimento sobre os impactos da reforma nos municípios, fortalecendo a capacidade de análise, planejamento e tomada de decisões, além de assegurar maior eficiência na gestão pública municipal e visando a necessidade de atualização técnica diante das recentes mudanças na legislação tributária nacional.
 Dados Bancários: Agência: 3977-2 Conta corrente: 12.227-0.</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para o servidor ADEAN DIAS DE OLIVEIRA, CPF nº 029.570.671-61, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no curso "O PAPEL DOS MUNICÍPIOS NA REFORMA TRIBUTÁRIA", ofertado pela CNM, que acontecerá no dia 26 de fevereiro de 2026 em Palmas/TO. O curso contribuirá para o aprimoramento do conhecimento sobre os impactos da reforma nos municípios, fortalecendo a capacidade de análise, planejamento e tomada de decisões, além de assegurar maior eficiência na gestão pública municipal e visando a necessidade de atualização técnica diante das recentes mudanças na legislação tributária nacional.
 Dados Bancários: Agência: 2704-9 Conta corrente: 14587-4.</t>
   </si>
   <si>
     <t>TÂNIA MIRIAN TAVARES</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para a servidora TÂNIA MIRIAN TAVARES, CPF nº 020.761.321-47, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no curso "O PAPEL DOS MUNICÍPIOS NA REFORMA TRIBUTÁRIA", ofertado pela CNM, que acontecerá no dia 26 de fevereiro de 2026 em Palmas/TO. O curso contribuirá para o aprimoramento do conhecimento sobre os impactos da reforma nos municípios, fortalecendo a capacidade de análise, planejamento e tomada de decisões, além de assegurar maior eficiência na gestão pública municipal e visando a necessidade de atualização técnica diante das recentes mudanças na legislação tributária nacional.
 Dados Bancários: Agência: 3977-2  Conta corrente: 12.216-5.</t>
   </si>
   <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para a servidora KENIA LAMARQUE MOREIRA CAMPOS, CPF nº 040.108.201-60, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação na Cerimônia de Premiação e do Encontro Estadual da Rede Estendida, que contemplará a entrega do Selo Sebrae de Referência em Atendimento e do Prêmio Tesouros da Rede estendida, ofertado pelo SEBRAE. O evento acontecerá nos dias 24 e 25 de fevereiro, em Palmas/TO, e contará com a participação dos Agentes de Desenvolvimento e Atendentes das Salas do Empreendedor.
 Dados Bancários: Agência: 3977-2 Conta corrente: 12.070-7.</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de efetuar participação na "Grande Mobilização em Brasília contra Pautas-Bombas", organizada pela CNM. O evento discutirá matérias em tramitação no Congresso Nacional que poderá impactar os cofres municipais; e para efetuar visita aos Gabinetes dos Deputados Toinho Andrade, Carlos Henrique Gaguim e Vicentinho Júnior, para buscar parcerias para desenvolvimento dos diversos setores da administração municipal.
@@ -1161,2808 +1242,3192 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J86"/>
+  <dimension ref="A1:J98"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
-        <v>2720</v>
+        <v>3394</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
-        <v>2676</v>
+        <v>3325</v>
       </c>
       <c r="B3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>20</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>21</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" t="s">
         <v>22</v>
       </c>
-      <c r="G3" t="s">
-[...2 lines deleted...]
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>23</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
-        <v>2680</v>
+        <v>3042</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
-        <v>2684</v>
+        <v>3039</v>
       </c>
       <c r="B5" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="D5" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="F5" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
-        <v>2763</v>
+        <v>3041</v>
       </c>
       <c r="B6" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="C6" t="s">
         <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F6" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="I6" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="J6" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
-        <v>2640</v>
+        <v>2983</v>
       </c>
       <c r="B7" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C7" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="D7" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>43</v>
       </c>
       <c r="F7" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J7" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
-        <v>2670</v>
+        <v>2895</v>
       </c>
       <c r="B8" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="C8" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="F8" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="I8" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="J8" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
-        <v>2601</v>
+        <v>2897</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="D9" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="E9" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I9" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="J9" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
-        <v>2613</v>
+        <v>3037</v>
       </c>
       <c r="B10" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="E10" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="F10" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I10" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="J10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
-        <v>2716</v>
+        <v>3038</v>
       </c>
       <c r="B11" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E11" t="s">
+        <v>55</v>
+      </c>
+      <c r="F11" t="s">
         <v>38</v>
       </c>
-      <c r="E11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="I11" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="J11" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
-        <v>2717</v>
+        <v>2823</v>
       </c>
       <c r="B12" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="E12" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="F12" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="I12" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="J12" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
-        <v>2511</v>
+        <v>2824</v>
       </c>
       <c r="B13" t="s">
         <v>60</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E13" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I13" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="J13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
-        <v>2537</v>
+        <v>2720</v>
       </c>
       <c r="B14" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C14" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E14" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="I14" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
-        <v>2327</v>
+        <v>2676</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C15" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="E15" t="s">
-        <v>21</v>
+        <v>67</v>
       </c>
       <c r="F15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>48</v>
+        <v>69</v>
       </c>
       <c r="I15" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="J15" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
-        <v>2306</v>
+        <v>2680</v>
       </c>
       <c r="B16" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="D16" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="E16" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="J16" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
-        <v>2307</v>
+        <v>2684</v>
       </c>
       <c r="B17" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="D17" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="E17" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>57</v>
+        <v>76</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I17" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="J17" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
-        <v>2235</v>
+        <v>2763</v>
       </c>
       <c r="B18" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="C18" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="D18" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="E18" t="s">
+        <v>43</v>
+      </c>
+      <c r="F18" t="s">
+        <v>44</v>
+      </c>
+      <c r="G18" t="s">
+        <v>15</v>
+      </c>
+      <c r="H18" t="s">
         <v>78</v>
       </c>
-      <c r="F18" t="s">
+      <c r="I18" t="s">
+        <v>29</v>
+      </c>
+      <c r="J18" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
-        <v>2213</v>
+        <v>2640</v>
       </c>
       <c r="B19" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C19" t="s">
-        <v>82</v>
+        <v>26</v>
       </c>
       <c r="D19" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="I19" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="J19" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
-        <v>2212</v>
+        <v>2670</v>
       </c>
       <c r="B20" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="C20" t="s">
-        <v>87</v>
+        <v>26</v>
       </c>
       <c r="D20" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="E20" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>47</v>
+        <v>76</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="I20" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="J20" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
-        <v>2211</v>
+        <v>2601</v>
       </c>
       <c r="B21" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="C21" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="D21" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="E21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F21" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="G21" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>83</v>
+        <v>22</v>
       </c>
       <c r="I21" t="s">
+        <v>74</v>
+      </c>
+      <c r="J21" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
-        <v>2301</v>
+        <v>2613</v>
       </c>
       <c r="B22" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="C22" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="D22" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="E22" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="F22" t="s">
-        <v>53</v>
+        <v>87</v>
       </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="I22" t="s">
-        <v>92</v>
+        <v>58</v>
       </c>
       <c r="J22" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
-        <v>2303</v>
+        <v>2716</v>
       </c>
       <c r="B23" t="s">
+        <v>82</v>
+      </c>
+      <c r="C23" t="s">
+        <v>89</v>
+      </c>
+      <c r="D23" t="s">
+        <v>80</v>
+      </c>
+      <c r="E23" t="s">
+        <v>27</v>
+      </c>
+      <c r="F23" t="s">
+        <v>35</v>
+      </c>
+      <c r="G23" t="s">
+        <v>15</v>
+      </c>
+      <c r="H23" t="s">
+        <v>90</v>
+      </c>
+      <c r="I23" t="s">
         <v>91</v>
       </c>
-      <c r="C23" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J23" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
-        <v>2297</v>
+        <v>2717</v>
       </c>
       <c r="B24" t="s">
-        <v>96</v>
+        <v>82</v>
       </c>
       <c r="C24" t="s">
-        <v>51</v>
+        <v>89</v>
       </c>
       <c r="D24" t="s">
-        <v>97</v>
+        <v>80</v>
       </c>
       <c r="E24" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="F24" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="G24" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="I24" t="s">
-        <v>99</v>
+        <v>39</v>
       </c>
       <c r="J24" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
-        <v>2299</v>
+        <v>2511</v>
       </c>
       <c r="B25" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C25" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="D25" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="E25" t="s">
-        <v>98</v>
+        <v>67</v>
       </c>
       <c r="F25" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G25" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="I25" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="J25" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
-        <v>2015</v>
+        <v>2537</v>
       </c>
       <c r="B26" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="C26" t="s">
-        <v>103</v>
+        <v>32</v>
       </c>
       <c r="D26" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="E26" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="F26" t="s">
-        <v>53</v>
+        <v>87</v>
       </c>
       <c r="G26" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H26" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="I26" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="J26" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
-        <v>2016</v>
+        <v>2327</v>
       </c>
       <c r="B27" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C27" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="E27" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="F27" t="s">
-        <v>57</v>
+        <v>14</v>
       </c>
       <c r="G27" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="I27" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="J27" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
-        <v>1818</v>
+        <v>2306</v>
       </c>
       <c r="B28" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="C28" t="s">
         <v>32</v>
       </c>
       <c r="D28" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="E28" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="F28" t="s">
-        <v>79</v>
+        <v>35</v>
       </c>
       <c r="G28" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>48</v>
+        <v>104</v>
       </c>
       <c r="I28" t="s">
-        <v>49</v>
+        <v>105</v>
       </c>
       <c r="J28" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
-        <v>1914</v>
+        <v>2307</v>
       </c>
       <c r="B29" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="C29" t="s">
-        <v>111</v>
+        <v>32</v>
       </c>
       <c r="D29" t="s">
+        <v>103</v>
+      </c>
+      <c r="E29" t="s">
+        <v>89</v>
+      </c>
+      <c r="F29" t="s">
+        <v>38</v>
+      </c>
+      <c r="G29" t="s">
+        <v>15</v>
+      </c>
+      <c r="H29" t="s">
+        <v>104</v>
+      </c>
+      <c r="I29" t="s">
+        <v>107</v>
+      </c>
+      <c r="J29" t="s">
         <v>108</v>
-      </c>
-[...16 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
-        <v>1917</v>
+        <v>2235</v>
       </c>
       <c r="B30" t="s">
+        <v>109</v>
+      </c>
+      <c r="C30" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" t="s">
+        <v>102</v>
+      </c>
+      <c r="E30" t="s">
         <v>110</v>
       </c>
-      <c r="C30" t="s">
+      <c r="F30" t="s">
         <v>111</v>
       </c>
-      <c r="D30" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G30" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I30" t="s">
         <v>58</v>
       </c>
       <c r="J30" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
-        <v>1693</v>
+        <v>2213</v>
       </c>
       <c r="B31" t="s">
+        <v>113</v>
+      </c>
+      <c r="C31" t="s">
+        <v>114</v>
+      </c>
+      <c r="D31" t="s">
+        <v>113</v>
+      </c>
+      <c r="E31" t="s">
+        <v>27</v>
+      </c>
+      <c r="F31" t="s">
+        <v>87</v>
+      </c>
+      <c r="G31" t="s">
+        <v>15</v>
+      </c>
+      <c r="H31" t="s">
         <v>115</v>
       </c>
-      <c r="C31" t="s">
+      <c r="I31" t="s">
         <v>116</v>
       </c>
-      <c r="D31" t="s">
+      <c r="J31" t="s">
         <v>117</v>
-      </c>
-[...16 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
-        <v>1736</v>
+        <v>2212</v>
       </c>
       <c r="B32" t="s">
+        <v>118</v>
+      </c>
+      <c r="C32" t="s">
+        <v>119</v>
+      </c>
+      <c r="D32" t="s">
+        <v>118</v>
+      </c>
+      <c r="E32" t="s">
+        <v>43</v>
+      </c>
+      <c r="F32" t="s">
+        <v>87</v>
+      </c>
+      <c r="G32" t="s">
+        <v>15</v>
+      </c>
+      <c r="H32" t="s">
         <v>115</v>
       </c>
-      <c r="C32" t="s">
+      <c r="I32" t="s">
         <v>116</v>
-      </c>
-[...16 lines deleted...]
-        <v>99</v>
       </c>
       <c r="J32" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
-        <v>1737</v>
+        <v>2211</v>
       </c>
       <c r="B33" t="s">
+        <v>121</v>
+      </c>
+      <c r="C33" t="s">
+        <v>119</v>
+      </c>
+      <c r="D33" t="s">
+        <v>121</v>
+      </c>
+      <c r="E33" t="s">
+        <v>43</v>
+      </c>
+      <c r="F33" t="s">
+        <v>87</v>
+      </c>
+      <c r="G33" t="s">
+        <v>15</v>
+      </c>
+      <c r="H33" t="s">
         <v>115</v>
       </c>
-      <c r="C33" t="s">
+      <c r="I33" t="s">
         <v>116</v>
       </c>
-      <c r="D33" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J33" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
-        <v>1624</v>
+        <v>2301</v>
       </c>
       <c r="B34" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C34" t="s">
-        <v>123</v>
+        <v>32</v>
       </c>
       <c r="D34" t="s">
-        <v>122</v>
+        <v>109</v>
       </c>
       <c r="E34" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F34" t="s">
+        <v>35</v>
+      </c>
+      <c r="G34" t="s">
+        <v>15</v>
+      </c>
+      <c r="H34" t="s">
+        <v>90</v>
+      </c>
+      <c r="I34" t="s">
         <v>124</v>
       </c>
-      <c r="G34" t="s">
-[...2 lines deleted...]
-      <c r="H34" t="s">
+      <c r="J34" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
-        <v>1621</v>
+        <v>2303</v>
       </c>
       <c r="B35" t="s">
+        <v>123</v>
+      </c>
+      <c r="C35" t="s">
+        <v>32</v>
+      </c>
+      <c r="D35" t="s">
+        <v>109</v>
+      </c>
+      <c r="E35" t="s">
+        <v>20</v>
+      </c>
+      <c r="F35" t="s">
+        <v>38</v>
+      </c>
+      <c r="G35" t="s">
+        <v>15</v>
+      </c>
+      <c r="H35" t="s">
+        <v>90</v>
+      </c>
+      <c r="I35" t="s">
+        <v>126</v>
+      </c>
+      <c r="J35" t="s">
         <v>127</v>
-      </c>
-[...22 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
-        <v>1588</v>
+        <v>2297</v>
       </c>
       <c r="B36" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C36" t="s">
-        <v>32</v>
+        <v>89</v>
       </c>
       <c r="D36" t="s">
         <v>129</v>
       </c>
       <c r="E36" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G36" t="s">
+        <v>15</v>
+      </c>
+      <c r="H36" t="s">
+        <v>16</v>
+      </c>
+      <c r="I36" t="s">
+        <v>56</v>
+      </c>
+      <c r="J36" t="s">
         <v>130</v>
-      </c>
-[...10 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
-        <v>1589</v>
+        <v>2299</v>
       </c>
       <c r="B37" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C37" t="s">
-        <v>32</v>
+        <v>89</v>
       </c>
       <c r="D37" t="s">
         <v>129</v>
       </c>
       <c r="E37" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F37" t="s">
-        <v>133</v>
+        <v>38</v>
       </c>
       <c r="G37" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H37" t="s">
-        <v>125</v>
+        <v>16</v>
       </c>
       <c r="I37" t="s">
-        <v>28</v>
+        <v>58</v>
       </c>
       <c r="J37" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
-        <v>1636</v>
+        <v>2015</v>
       </c>
       <c r="B38" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C38" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="D38" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="E38" t="s">
+        <v>27</v>
+      </c>
+      <c r="F38" t="s">
+        <v>35</v>
+      </c>
+      <c r="G38" t="s">
+        <v>15</v>
+      </c>
+      <c r="H38" t="s">
+        <v>90</v>
+      </c>
+      <c r="I38" t="s">
+        <v>91</v>
+      </c>
+      <c r="J38" t="s">
         <v>135</v>
-      </c>
-[...13 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
-        <v>1637</v>
+        <v>2016</v>
       </c>
       <c r="B39" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C39" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="D39" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="E39" t="s">
-        <v>135</v>
+        <v>27</v>
       </c>
       <c r="F39" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="G39" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H39" t="s">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="I39" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="J39" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
-        <v>1500</v>
+        <v>1818</v>
       </c>
       <c r="B40" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="C40" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="D40" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="E40" t="s">
-        <v>138</v>
+        <v>32</v>
       </c>
       <c r="F40" t="s">
-        <v>47</v>
+        <v>111</v>
       </c>
       <c r="G40" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H40" t="s">
+        <v>16</v>
+      </c>
+      <c r="I40" t="s">
+        <v>58</v>
+      </c>
+      <c r="J40" t="s">
         <v>139</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
-        <v>1586</v>
+        <v>1914</v>
       </c>
       <c r="B41" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="C41" t="s">
-        <v>143</v>
+        <v>49</v>
       </c>
       <c r="D41" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="E41" t="s">
-        <v>144</v>
+        <v>27</v>
       </c>
       <c r="F41" t="s">
-        <v>133</v>
+        <v>35</v>
       </c>
       <c r="G41" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H41" t="s">
-        <v>125</v>
+        <v>16</v>
       </c>
       <c r="I41" t="s">
-        <v>145</v>
+        <v>36</v>
       </c>
       <c r="J41" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
-        <v>1503</v>
+        <v>1917</v>
       </c>
       <c r="B42" t="s">
+        <v>140</v>
+      </c>
+      <c r="C42" t="s">
+        <v>49</v>
+      </c>
+      <c r="D42" t="s">
+        <v>138</v>
+      </c>
+      <c r="E42" t="s">
+        <v>27</v>
+      </c>
+      <c r="F42" t="s">
+        <v>38</v>
+      </c>
+      <c r="G42" t="s">
+        <v>15</v>
+      </c>
+      <c r="H42" t="s">
+        <v>16</v>
+      </c>
+      <c r="I42" t="s">
+        <v>39</v>
+      </c>
+      <c r="J42" t="s">
         <v>142</v>
-      </c>
-[...22 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
-        <v>1481</v>
+        <v>1693</v>
       </c>
       <c r="B43" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="C43" t="s">
-        <v>11</v>
+        <v>144</v>
       </c>
       <c r="D43" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="E43" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F43" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="G43" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H43" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I43" t="s">
-        <v>16</v>
+        <v>146</v>
       </c>
       <c r="J43" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
-        <v>1498</v>
+        <v>1736</v>
       </c>
       <c r="B44" t="s">
+        <v>143</v>
+      </c>
+      <c r="C44" t="s">
+        <v>144</v>
+      </c>
+      <c r="D44" t="s">
+        <v>145</v>
+      </c>
+      <c r="E44" t="s">
+        <v>20</v>
+      </c>
+      <c r="F44" t="s">
+        <v>35</v>
+      </c>
+      <c r="G44" t="s">
+        <v>15</v>
+      </c>
+      <c r="H44" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" t="s">
+        <v>56</v>
+      </c>
+      <c r="J44" t="s">
         <v>148</v>
-      </c>
-[...22 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
-        <v>1499</v>
+        <v>1737</v>
       </c>
       <c r="B45" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="C45" t="s">
-        <v>44</v>
+        <v>144</v>
       </c>
       <c r="D45" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="E45" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="F45" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="G45" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H45" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I45" t="s">
         <v>58</v>
       </c>
       <c r="J45" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
-        <v>1538</v>
+        <v>1624</v>
       </c>
       <c r="B46" t="s">
+        <v>150</v>
+      </c>
+      <c r="C46" t="s">
+        <v>47</v>
+      </c>
+      <c r="D46" t="s">
+        <v>150</v>
+      </c>
+      <c r="E46" t="s">
+        <v>67</v>
+      </c>
+      <c r="F46" t="s">
+        <v>151</v>
+      </c>
+      <c r="G46" t="s">
+        <v>15</v>
+      </c>
+      <c r="H46" t="s">
+        <v>152</v>
+      </c>
+      <c r="I46" t="s">
+        <v>74</v>
+      </c>
+      <c r="J46" t="s">
         <v>153</v>
-      </c>
-[...22 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
-        <v>1541</v>
+        <v>1621</v>
       </c>
       <c r="B47" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C47" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D47" t="s">
         <v>154</v>
       </c>
       <c r="E47" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="F47" t="s">
-        <v>57</v>
+        <v>151</v>
       </c>
       <c r="G47" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>54</v>
+        <v>152</v>
       </c>
       <c r="I47" t="s">
-        <v>58</v>
+        <v>74</v>
       </c>
       <c r="J47" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
-        <v>1305</v>
+        <v>1588</v>
       </c>
       <c r="B48" t="s">
+        <v>156</v>
+      </c>
+      <c r="C48" t="s">
+        <v>42</v>
+      </c>
+      <c r="D48" t="s">
+        <v>156</v>
+      </c>
+      <c r="E48" t="s">
+        <v>67</v>
+      </c>
+      <c r="F48" t="s">
         <v>157</v>
       </c>
-      <c r="C48" t="s">
-[...2 lines deleted...]
-      <c r="D48" t="s">
+      <c r="G48" t="s">
+        <v>15</v>
+      </c>
+      <c r="H48" t="s">
+        <v>152</v>
+      </c>
+      <c r="I48" t="s">
         <v>158</v>
-      </c>
-[...13 lines deleted...]
-        <v>68</v>
       </c>
       <c r="J48" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
-        <v>1378</v>
+        <v>1589</v>
       </c>
       <c r="B49" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C49" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D49" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="E49" t="s">
-        <v>111</v>
+        <v>67</v>
       </c>
       <c r="F49" t="s">
-        <v>47</v>
+        <v>160</v>
       </c>
       <c r="G49" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>48</v>
+        <v>152</v>
       </c>
       <c r="I49" t="s">
-        <v>94</v>
+        <v>74</v>
       </c>
       <c r="J49" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
-        <v>1429</v>
+        <v>1636</v>
       </c>
       <c r="B50" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="C50" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="D50" t="s">
+        <v>154</v>
+      </c>
+      <c r="E50" t="s">
         <v>162</v>
       </c>
-      <c r="E50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F50" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="G50" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I50" t="s">
-        <v>99</v>
+        <v>56</v>
       </c>
       <c r="J50" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
-        <v>1431</v>
+        <v>1637</v>
       </c>
       <c r="B51" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="C51" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="D51" t="s">
+        <v>154</v>
+      </c>
+      <c r="E51" t="s">
         <v>162</v>
       </c>
-      <c r="E51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F51" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="G51" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H51" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I51" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J51" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
-        <v>1533</v>
+        <v>1500</v>
       </c>
       <c r="B52" t="s">
+        <v>156</v>
+      </c>
+      <c r="C52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D52" t="s">
+        <v>154</v>
+      </c>
+      <c r="E52" t="s">
         <v>165</v>
       </c>
-      <c r="C52" t="s">
-[...2 lines deleted...]
-      <c r="D52" t="s">
+      <c r="F52" t="s">
+        <v>87</v>
+      </c>
+      <c r="G52" t="s">
+        <v>15</v>
+      </c>
+      <c r="H52" t="s">
         <v>166</v>
       </c>
-      <c r="E52" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I52" t="s">
-        <v>112</v>
+        <v>167</v>
       </c>
       <c r="J52" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
-        <v>1534</v>
+        <v>1586</v>
       </c>
       <c r="B53" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C53" t="s">
-        <v>103</v>
+        <v>170</v>
       </c>
       <c r="D53" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="E53" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="F53" t="s">
-        <v>57</v>
+        <v>160</v>
       </c>
       <c r="G53" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H53" t="s">
-        <v>48</v>
+        <v>152</v>
       </c>
       <c r="I53" t="s">
-        <v>58</v>
+        <v>171</v>
       </c>
       <c r="J53" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
-        <v>1113</v>
+        <v>1503</v>
       </c>
       <c r="B54" t="s">
         <v>169</v>
       </c>
       <c r="C54" t="s">
-        <v>19</v>
+        <v>170</v>
       </c>
       <c r="D54" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="E54" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="F54" t="s">
-        <v>79</v>
+        <v>157</v>
       </c>
       <c r="G54" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H54" t="s">
-        <v>48</v>
+        <v>152</v>
       </c>
       <c r="I54" t="s">
-        <v>171</v>
+        <v>116</v>
       </c>
       <c r="J54" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
-        <v>1115</v>
+        <v>1481</v>
       </c>
       <c r="B55" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="C55" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="D55" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="E55" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F55" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="G55" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H55" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="I55" t="s">
-        <v>68</v>
+        <v>23</v>
       </c>
       <c r="J55" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
-        <v>1186</v>
+        <v>1498</v>
       </c>
       <c r="B56" t="s">
         <v>174</v>
       </c>
       <c r="C56" t="s">
-        <v>175</v>
+        <v>32</v>
       </c>
       <c r="D56" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" t="s">
+        <v>133</v>
+      </c>
+      <c r="F56" t="s">
         <v>176</v>
       </c>
-      <c r="E56" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G56" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H56" t="s">
-        <v>48</v>
+        <v>166</v>
       </c>
       <c r="I56" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="J56" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
-        <v>1188</v>
+        <v>1499</v>
       </c>
       <c r="B57" t="s">
         <v>174</v>
       </c>
       <c r="C57" t="s">
-        <v>175</v>
+        <v>32</v>
       </c>
       <c r="D57" t="s">
-        <v>176</v>
+        <v>156</v>
       </c>
       <c r="E57" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="F57" t="s">
-        <v>57</v>
+        <v>87</v>
       </c>
       <c r="G57" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H57" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I57" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="J57" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
-        <v>1025</v>
+        <v>1538</v>
       </c>
       <c r="B58" t="s">
         <v>179</v>
       </c>
       <c r="C58" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="D58" t="s">
         <v>180</v>
       </c>
       <c r="E58" t="s">
-        <v>144</v>
+        <v>27</v>
       </c>
       <c r="F58" t="s">
+        <v>35</v>
+      </c>
+      <c r="G58" t="s">
+        <v>15</v>
+      </c>
+      <c r="H58" t="s">
+        <v>90</v>
+      </c>
+      <c r="I58" t="s">
+        <v>91</v>
+      </c>
+      <c r="J58" t="s">
         <v>181</v>
-      </c>
-[...10 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
-        <v>997</v>
+        <v>1541</v>
       </c>
       <c r="B59" t="s">
         <v>179</v>
       </c>
       <c r="C59" t="s">
-        <v>21</v>
+        <v>89</v>
       </c>
       <c r="D59" t="s">
         <v>180</v>
       </c>
       <c r="E59" t="s">
-        <v>144</v>
+        <v>27</v>
       </c>
       <c r="F59" t="s">
-        <v>130</v>
+        <v>38</v>
       </c>
       <c r="G59" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H59" t="s">
+        <v>90</v>
+      </c>
+      <c r="I59" t="s">
+        <v>39</v>
+      </c>
+      <c r="J59" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
-        <v>1001</v>
+        <v>1305</v>
       </c>
       <c r="B60" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C60" t="s">
-        <v>21</v>
+        <v>86</v>
       </c>
       <c r="D60" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="E60" t="s">
-        <v>144</v>
+        <v>110</v>
       </c>
       <c r="F60" t="s">
-        <v>186</v>
+        <v>14</v>
       </c>
       <c r="G60" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H60" t="s">
-        <v>182</v>
+        <v>16</v>
       </c>
       <c r="I60" t="s">
-        <v>183</v>
+        <v>17</v>
       </c>
       <c r="J60" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
-        <v>1101</v>
+        <v>1378</v>
       </c>
       <c r="B61" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="C61" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="D61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E61" t="s">
-        <v>189</v>
+        <v>49</v>
       </c>
       <c r="F61" t="s">
-        <v>53</v>
+        <v>87</v>
       </c>
       <c r="G61" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H61" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I61" t="s">
-        <v>190</v>
+        <v>126</v>
       </c>
       <c r="J61" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
-        <v>1102</v>
+        <v>1429</v>
       </c>
       <c r="B62" t="s">
+        <v>187</v>
+      </c>
+      <c r="C62" t="s">
+        <v>32</v>
+      </c>
+      <c r="D62" t="s">
         <v>188</v>
       </c>
-      <c r="C62" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E62" t="s">
+        <v>13</v>
+      </c>
+      <c r="F62" t="s">
+        <v>35</v>
+      </c>
+      <c r="G62" t="s">
+        <v>15</v>
+      </c>
+      <c r="H62" t="s">
+        <v>16</v>
+      </c>
+      <c r="I62" t="s">
+        <v>56</v>
+      </c>
+      <c r="J62" t="s">
         <v>189</v>
-      </c>
-[...13 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
-        <v>899</v>
+        <v>1431</v>
       </c>
       <c r="B63" t="s">
+        <v>187</v>
+      </c>
+      <c r="C63" t="s">
+        <v>32</v>
+      </c>
+      <c r="D63" t="s">
         <v>188</v>
       </c>
-      <c r="C63" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E63" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="F63" t="s">
-        <v>130</v>
+        <v>38</v>
       </c>
       <c r="G63" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H63" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I63" t="s">
         <v>58</v>
       </c>
       <c r="J63" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
-        <v>679</v>
+        <v>1533</v>
       </c>
       <c r="B64" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="C64" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="D64" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="E64" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F64" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="G64" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H64" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I64" t="s">
-        <v>118</v>
+        <v>36</v>
       </c>
       <c r="J64" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
-        <v>636</v>
+        <v>1534</v>
       </c>
       <c r="B65" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="C65" t="s">
-        <v>42</v>
+        <v>133</v>
       </c>
       <c r="D65" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="E65" t="s">
-        <v>111</v>
+        <v>20</v>
       </c>
       <c r="F65" t="s">
-        <v>130</v>
+        <v>38</v>
       </c>
       <c r="G65" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H65" t="s">
-        <v>200</v>
+        <v>16</v>
       </c>
       <c r="I65" t="s">
-        <v>201</v>
+        <v>39</v>
       </c>
       <c r="J65" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
-        <v>651</v>
+        <v>1113</v>
       </c>
       <c r="B66" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="C66" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="D66" t="s">
         <v>196</v>
       </c>
       <c r="E66" t="s">
+        <v>26</v>
+      </c>
+      <c r="F66" t="s">
         <v>111</v>
       </c>
-      <c r="F66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G66" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H66" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I66" t="s">
-        <v>58</v>
+        <v>197</v>
       </c>
       <c r="J66" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
-        <v>652</v>
+        <v>1115</v>
       </c>
       <c r="B67" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="C67" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="D67" t="s">
         <v>196</v>
       </c>
       <c r="E67" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="F67" t="s">
-        <v>133</v>
+        <v>14</v>
       </c>
       <c r="G67" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H67" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I67" t="s">
-        <v>140</v>
+        <v>17</v>
       </c>
       <c r="J67" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
-        <v>655</v>
+        <v>1186</v>
       </c>
       <c r="B68" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C68" t="s">
-        <v>44</v>
+        <v>201</v>
       </c>
       <c r="D68" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="E68" t="s">
-        <v>111</v>
+        <v>67</v>
       </c>
       <c r="F68" t="s">
-        <v>206</v>
+        <v>35</v>
       </c>
       <c r="G68" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H68" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I68" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="J68" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
-        <v>600</v>
+        <v>1188</v>
       </c>
       <c r="B69" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="C69" t="s">
-        <v>123</v>
+        <v>201</v>
       </c>
       <c r="D69" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="E69" t="s">
-        <v>111</v>
+        <v>67</v>
       </c>
       <c r="F69" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="G69" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H69" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I69" t="s">
-        <v>140</v>
+        <v>58</v>
       </c>
       <c r="J69" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
-        <v>726</v>
+        <v>1025</v>
       </c>
       <c r="B70" t="s">
+        <v>205</v>
+      </c>
+      <c r="C70" t="s">
+        <v>13</v>
+      </c>
+      <c r="D70" t="s">
+        <v>206</v>
+      </c>
+      <c r="E70" t="s">
+        <v>55</v>
+      </c>
+      <c r="F70" t="s">
+        <v>207</v>
+      </c>
+      <c r="G70" t="s">
+        <v>15</v>
+      </c>
+      <c r="H70" t="s">
         <v>208</v>
       </c>
-      <c r="C70" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I70" t="s">
-        <v>55</v>
+        <v>209</v>
       </c>
       <c r="J70" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
-        <v>728</v>
+        <v>997</v>
       </c>
       <c r="B71" t="s">
+        <v>205</v>
+      </c>
+      <c r="C71" t="s">
+        <v>67</v>
+      </c>
+      <c r="D71" t="s">
+        <v>206</v>
+      </c>
+      <c r="E71" t="s">
+        <v>55</v>
+      </c>
+      <c r="F71" t="s">
+        <v>157</v>
+      </c>
+      <c r="G71" t="s">
+        <v>15</v>
+      </c>
+      <c r="H71" t="s">
         <v>208</v>
       </c>
-      <c r="C71" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I71" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
       <c r="J71" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
-        <v>604</v>
+        <v>1001</v>
       </c>
       <c r="B72" t="s">
+        <v>205</v>
+      </c>
+      <c r="C72" t="s">
+        <v>67</v>
+      </c>
+      <c r="D72" t="s">
+        <v>206</v>
+      </c>
+      <c r="E72" t="s">
+        <v>55</v>
+      </c>
+      <c r="F72" t="s">
         <v>212</v>
       </c>
-      <c r="C72" t="s">
-[...2 lines deleted...]
-      <c r="D72" t="s">
+      <c r="G72" t="s">
+        <v>15</v>
+      </c>
+      <c r="H72" t="s">
+        <v>208</v>
+      </c>
+      <c r="I72" t="s">
+        <v>209</v>
+      </c>
+      <c r="J72" t="s">
         <v>213</v>
-      </c>
-[...16 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
-        <v>606</v>
+        <v>1101</v>
       </c>
       <c r="B73" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C73" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="D73" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="E73" t="s">
-        <v>135</v>
+        <v>215</v>
       </c>
       <c r="F73" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="G73" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H73" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I73" t="s">
-        <v>49</v>
+        <v>216</v>
       </c>
       <c r="J73" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
-        <v>546</v>
+        <v>1102</v>
       </c>
       <c r="B74" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="C74" t="s">
-        <v>217</v>
+        <v>32</v>
       </c>
       <c r="D74" t="s">
-        <v>216</v>
+        <v>205</v>
       </c>
       <c r="E74" t="s">
-        <v>12</v>
+        <v>215</v>
       </c>
       <c r="F74" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="G74" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H74" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I74" t="s">
-        <v>16</v>
+        <v>126</v>
       </c>
       <c r="J74" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
-        <v>346</v>
+        <v>899</v>
       </c>
       <c r="B75" t="s">
+        <v>214</v>
+      </c>
+      <c r="C75" t="s">
+        <v>32</v>
+      </c>
+      <c r="D75" t="s">
         <v>219</v>
       </c>
-      <c r="C75" t="s">
-[...2 lines deleted...]
-      <c r="D75" t="s">
+      <c r="E75" t="s">
+        <v>133</v>
+      </c>
+      <c r="F75" t="s">
+        <v>157</v>
+      </c>
+      <c r="G75" t="s">
+        <v>15</v>
+      </c>
+      <c r="H75" t="s">
+        <v>16</v>
+      </c>
+      <c r="I75" t="s">
+        <v>39</v>
+      </c>
+      <c r="J75" t="s">
         <v>220</v>
-      </c>
-[...16 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
-        <v>348</v>
+        <v>679</v>
       </c>
       <c r="B76" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C76" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="D76" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E76" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="F76" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="G76" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H76" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I76" t="s">
-        <v>58</v>
+        <v>146</v>
       </c>
       <c r="J76" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
-        <v>350</v>
+        <v>636</v>
       </c>
       <c r="B77" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="C77" t="s">
-        <v>111</v>
+        <v>34</v>
       </c>
       <c r="D77" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="E77" t="s">
-        <v>111</v>
+        <v>49</v>
       </c>
       <c r="F77" t="s">
-        <v>203</v>
+        <v>157</v>
       </c>
       <c r="G77" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H77" t="s">
-        <v>48</v>
+        <v>226</v>
       </c>
       <c r="I77" t="s">
-        <v>58</v>
+        <v>227</v>
       </c>
       <c r="J77" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
-        <v>351</v>
+        <v>651</v>
       </c>
       <c r="B78" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="C78" t="s">
-        <v>111</v>
+        <v>32</v>
       </c>
       <c r="D78" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E78" t="s">
-        <v>111</v>
+        <v>49</v>
       </c>
       <c r="F78" t="s">
-        <v>224</v>
+        <v>50</v>
       </c>
       <c r="G78" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H78" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I78" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="J78" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
-        <v>228</v>
+        <v>652</v>
       </c>
       <c r="B79" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="C79" t="s">
-        <v>111</v>
+        <v>32</v>
       </c>
       <c r="D79" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E79" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="F79" t="s">
-        <v>203</v>
+        <v>160</v>
       </c>
       <c r="G79" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H79" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I79" t="s">
-        <v>58</v>
+        <v>167</v>
       </c>
       <c r="J79" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
-        <v>229</v>
+        <v>655</v>
       </c>
       <c r="B80" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="C80" t="s">
-        <v>111</v>
+        <v>32</v>
       </c>
       <c r="D80" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E80" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="F80" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="G80" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H80" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I80" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="J80" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
-        <v>274</v>
+        <v>600</v>
       </c>
       <c r="B81" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="C81" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D81" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="E81" t="s">
-        <v>98</v>
+        <v>49</v>
       </c>
       <c r="F81" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="G81" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H81" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I81" t="s">
-        <v>232</v>
+        <v>167</v>
       </c>
       <c r="J81" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
-        <v>275</v>
+        <v>726</v>
       </c>
       <c r="B82" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="C82" t="s">
-        <v>44</v>
+        <v>201</v>
       </c>
       <c r="D82" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="E82" t="s">
-        <v>98</v>
+        <v>20</v>
       </c>
       <c r="F82" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="G82" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H82" t="s">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="I82" t="s">
-        <v>171</v>
+        <v>91</v>
       </c>
       <c r="J82" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
-        <v>196</v>
+        <v>728</v>
       </c>
       <c r="B83" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="C83" t="s">
-        <v>32</v>
+        <v>201</v>
       </c>
       <c r="D83" t="s">
+        <v>221</v>
+      </c>
+      <c r="E83" t="s">
+        <v>20</v>
+      </c>
+      <c r="F83" t="s">
+        <v>38</v>
+      </c>
+      <c r="G83" t="s">
+        <v>15</v>
+      </c>
+      <c r="H83" t="s">
+        <v>90</v>
+      </c>
+      <c r="I83" t="s">
+        <v>39</v>
+      </c>
+      <c r="J83" t="s">
         <v>236</v>
-      </c>
-[...16 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
-        <v>198</v>
+        <v>604</v>
       </c>
       <c r="B84" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C84" t="s">
-        <v>32</v>
+        <v>89</v>
       </c>
       <c r="D84" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E84" t="s">
-        <v>98</v>
+        <v>162</v>
       </c>
       <c r="F84" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="G84" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H84" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I84" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="J84" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
-        <v>161</v>
+        <v>606</v>
       </c>
       <c r="B85" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="C85" t="s">
-        <v>32</v>
+        <v>89</v>
       </c>
       <c r="D85" t="s">
+        <v>238</v>
+      </c>
+      <c r="E85" t="s">
+        <v>162</v>
+      </c>
+      <c r="F85" t="s">
+        <v>38</v>
+      </c>
+      <c r="G85" t="s">
+        <v>15</v>
+      </c>
+      <c r="H85" t="s">
+        <v>16</v>
+      </c>
+      <c r="I85" t="s">
+        <v>58</v>
+      </c>
+      <c r="J85" t="s">
         <v>240</v>
-      </c>
-[...16 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86">
+        <v>546</v>
+      </c>
+      <c r="B86" t="s">
+        <v>241</v>
+      </c>
+      <c r="C86" t="s">
+        <v>242</v>
+      </c>
+      <c r="D86" t="s">
+        <v>241</v>
+      </c>
+      <c r="E86" t="s">
+        <v>20</v>
+      </c>
+      <c r="F86" t="s">
+        <v>21</v>
+      </c>
+      <c r="G86" t="s">
+        <v>15</v>
+      </c>
+      <c r="H86" t="s">
+        <v>22</v>
+      </c>
+      <c r="I86" t="s">
+        <v>23</v>
+      </c>
+      <c r="J86" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10">
+      <c r="A87">
+        <v>346</v>
+      </c>
+      <c r="B87" t="s">
+        <v>244</v>
+      </c>
+      <c r="C87" t="s">
+        <v>49</v>
+      </c>
+      <c r="D87" t="s">
+        <v>245</v>
+      </c>
+      <c r="E87" t="s">
+        <v>49</v>
+      </c>
+      <c r="F87" t="s">
+        <v>35</v>
+      </c>
+      <c r="G87" t="s">
+        <v>15</v>
+      </c>
+      <c r="H87" t="s">
+        <v>16</v>
+      </c>
+      <c r="I87" t="s">
+        <v>36</v>
+      </c>
+      <c r="J87" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10">
+      <c r="A88">
+        <v>348</v>
+      </c>
+      <c r="B88" t="s">
+        <v>244</v>
+      </c>
+      <c r="C88" t="s">
+        <v>49</v>
+      </c>
+      <c r="D88" t="s">
+        <v>245</v>
+      </c>
+      <c r="E88" t="s">
+        <v>49</v>
+      </c>
+      <c r="F88" t="s">
+        <v>38</v>
+      </c>
+      <c r="G88" t="s">
+        <v>15</v>
+      </c>
+      <c r="H88" t="s">
+        <v>16</v>
+      </c>
+      <c r="I88" t="s">
+        <v>39</v>
+      </c>
+      <c r="J88" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89">
+        <v>350</v>
+      </c>
+      <c r="B89" t="s">
+        <v>244</v>
+      </c>
+      <c r="C89" t="s">
+        <v>49</v>
+      </c>
+      <c r="D89" t="s">
+        <v>245</v>
+      </c>
+      <c r="E89" t="s">
+        <v>49</v>
+      </c>
+      <c r="F89" t="s">
+        <v>50</v>
+      </c>
+      <c r="G89" t="s">
+        <v>15</v>
+      </c>
+      <c r="H89" t="s">
+        <v>16</v>
+      </c>
+      <c r="I89" t="s">
+        <v>39</v>
+      </c>
+      <c r="J89" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90">
+        <v>351</v>
+      </c>
+      <c r="B90" t="s">
+        <v>244</v>
+      </c>
+      <c r="C90" t="s">
+        <v>49</v>
+      </c>
+      <c r="D90" t="s">
+        <v>245</v>
+      </c>
+      <c r="E90" t="s">
+        <v>49</v>
+      </c>
+      <c r="F90" t="s">
+        <v>249</v>
+      </c>
+      <c r="G90" t="s">
+        <v>15</v>
+      </c>
+      <c r="H90" t="s">
+        <v>16</v>
+      </c>
+      <c r="I90" t="s">
+        <v>39</v>
+      </c>
+      <c r="J90" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91">
+        <v>228</v>
+      </c>
+      <c r="B91" t="s">
+        <v>251</v>
+      </c>
+      <c r="C91" t="s">
+        <v>49</v>
+      </c>
+      <c r="D91" t="s">
+        <v>252</v>
+      </c>
+      <c r="E91" t="s">
+        <v>32</v>
+      </c>
+      <c r="F91" t="s">
+        <v>50</v>
+      </c>
+      <c r="G91" t="s">
+        <v>15</v>
+      </c>
+      <c r="H91" t="s">
+        <v>16</v>
+      </c>
+      <c r="I91" t="s">
+        <v>39</v>
+      </c>
+      <c r="J91" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92">
+        <v>229</v>
+      </c>
+      <c r="B92" t="s">
+        <v>251</v>
+      </c>
+      <c r="C92" t="s">
+        <v>49</v>
+      </c>
+      <c r="D92" t="s">
+        <v>252</v>
+      </c>
+      <c r="E92" t="s">
+        <v>32</v>
+      </c>
+      <c r="F92" t="s">
+        <v>249</v>
+      </c>
+      <c r="G92" t="s">
+        <v>15</v>
+      </c>
+      <c r="H92" t="s">
+        <v>16</v>
+      </c>
+      <c r="I92" t="s">
+        <v>39</v>
+      </c>
+      <c r="J92" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93">
+        <v>274</v>
+      </c>
+      <c r="B93" t="s">
+        <v>255</v>
+      </c>
+      <c r="C93" t="s">
+        <v>32</v>
+      </c>
+      <c r="D93" t="s">
+        <v>256</v>
+      </c>
+      <c r="E93" t="s">
+        <v>13</v>
+      </c>
+      <c r="F93" t="s">
+        <v>35</v>
+      </c>
+      <c r="G93" t="s">
+        <v>15</v>
+      </c>
+      <c r="H93" t="s">
+        <v>16</v>
+      </c>
+      <c r="I93" t="s">
+        <v>257</v>
+      </c>
+      <c r="J93" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94">
+        <v>275</v>
+      </c>
+      <c r="B94" t="s">
+        <v>255</v>
+      </c>
+      <c r="C94" t="s">
+        <v>32</v>
+      </c>
+      <c r="D94" t="s">
+        <v>256</v>
+      </c>
+      <c r="E94" t="s">
+        <v>13</v>
+      </c>
+      <c r="F94" t="s">
+        <v>38</v>
+      </c>
+      <c r="G94" t="s">
+        <v>15</v>
+      </c>
+      <c r="H94" t="s">
+        <v>16</v>
+      </c>
+      <c r="I94" t="s">
+        <v>197</v>
+      </c>
+      <c r="J94" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10">
+      <c r="A95">
+        <v>196</v>
+      </c>
+      <c r="B95" t="s">
+        <v>260</v>
+      </c>
+      <c r="C95" t="s">
+        <v>42</v>
+      </c>
+      <c r="D95" t="s">
+        <v>261</v>
+      </c>
+      <c r="E95" t="s">
+        <v>13</v>
+      </c>
+      <c r="F95" t="s">
+        <v>35</v>
+      </c>
+      <c r="G95" t="s">
+        <v>15</v>
+      </c>
+      <c r="H95" t="s">
+        <v>16</v>
+      </c>
+      <c r="I95" t="s">
+        <v>36</v>
+      </c>
+      <c r="J95" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96">
+        <v>198</v>
+      </c>
+      <c r="B96" t="s">
+        <v>260</v>
+      </c>
+      <c r="C96" t="s">
+        <v>42</v>
+      </c>
+      <c r="D96" t="s">
+        <v>261</v>
+      </c>
+      <c r="E96" t="s">
+        <v>13</v>
+      </c>
+      <c r="F96" t="s">
+        <v>38</v>
+      </c>
+      <c r="G96" t="s">
+        <v>15</v>
+      </c>
+      <c r="H96" t="s">
+        <v>16</v>
+      </c>
+      <c r="I96" t="s">
+        <v>39</v>
+      </c>
+      <c r="J96" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97">
+        <v>161</v>
+      </c>
+      <c r="B97" t="s">
+        <v>264</v>
+      </c>
+      <c r="C97" t="s">
+        <v>42</v>
+      </c>
+      <c r="D97" t="s">
+        <v>265</v>
+      </c>
+      <c r="E97" t="s">
+        <v>215</v>
+      </c>
+      <c r="F97" t="s">
+        <v>35</v>
+      </c>
+      <c r="G97" t="s">
+        <v>15</v>
+      </c>
+      <c r="H97" t="s">
+        <v>16</v>
+      </c>
+      <c r="I97" t="s">
+        <v>36</v>
+      </c>
+      <c r="J97" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98">
         <v>179</v>
       </c>
-      <c r="B86" t="s">
-[...24 lines deleted...]
-        <v>242</v>
+      <c r="B98" t="s">
+        <v>264</v>
+      </c>
+      <c r="C98" t="s">
+        <v>42</v>
+      </c>
+      <c r="D98" t="s">
+        <v>265</v>
+      </c>
+      <c r="E98" t="s">
+        <v>215</v>
+      </c>
+      <c r="F98" t="s">
+        <v>38</v>
+      </c>
+      <c r="G98" t="s">
+        <v>15</v>
+      </c>
+      <c r="H98" t="s">
+        <v>16</v>
+      </c>
+      <c r="I98" t="s">
+        <v>39</v>
+      </c>
+      <c r="J98" t="s">
+        <v>267</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">