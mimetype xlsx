--- v1 (2026-06-21)
+++ v2 (2026-08-07)
@@ -12,269 +12,403 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Data Saída</t>
   </si>
   <si>
     <t>Hora Saída</t>
   </si>
   <si>
     <t>Data Chegada</t>
   </si>
   <si>
     <t>Hora Chegada</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Destino</t>
   </si>
   <si>
     <t>Valor Total</t>
   </si>
   <si>
     <t>Motivo da Diária</t>
   </si>
   <si>
+    <t>10/08/2026</t>
+  </si>
+  <si>
+    <t>05:00:00</t>
+  </si>
+  <si>
+    <t>13/08/2026</t>
+  </si>
+  <si>
+    <t>18:00:00</t>
+  </si>
+  <si>
+    <t>GLAUCIVANE GOMES BÍLIO</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PALMAS - </t>
+  </si>
+  <si>
+    <t>R$ 630,00</t>
+  </si>
+  <si>
+    <t>Concessão de 3,50 (três diárias e meia) para a servidora GLAUCIVANE GOMES BÍLIO, CPF nº 002.914.961-48, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no 4º Ciclo de Formações do Selo UNICEF, com o tema "Equidade Étnico-Racial nas Políticas Públicas", a ser realizado nos dias 11 e 12 de agosto. A formação tem como objetivo fortalecer as capacidades técnicas dos municípios na implementação de políticas públicas voltadas à promoção da equidade étnico-racial, contribuindo para o planejamento, a execução e o monitoramento de ações intersetoriais que assegurem os direitos de crianças e adolescentes, em consonância com os compromissos assumidos pelo município junto ao Selo UNICEF; e participação no seminário "Infância e Adolescência Protegida: Governança, Redes e Financiamento Municipal" e da palestra "Prioridade Absoluta na Prática: o Orçamento da Criança e do Adolescente como Instrumento de Garantia dos Direitos", promovidos pelo CAOPIJE, em parceria com o Ministério Público. A participação proporcionará o aprimoramento técnico da servidora em temas estratégicos relacionados à proteção integral de crianças e adolescentes, ao fortalecimento da governança intersetorial, à organização das redes de atendimento e ao financiamento das políticas públicas, especialmente quanto à efetivação do princípio da prioridade absoluta previsto no Estatuto da Criança e do Adolescente e na Constituição Federal.
+Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 14277-8.</t>
+  </si>
+  <si>
+    <t>09/08/2026</t>
+  </si>
+  <si>
+    <t>13:00:00</t>
+  </si>
+  <si>
+    <t>11/08/2026</t>
+  </si>
+  <si>
+    <t>11:00:00</t>
+  </si>
+  <si>
+    <t>MESAUILES HENRIQUE DE LIMA BATISTA</t>
+  </si>
+  <si>
+    <t>R$ 1.250,00</t>
+  </si>
+  <si>
+    <t>Concessão de 2,50 (duas diárias e meia) para a servidora MESAUILES HENRIQUE DE LIMA BATISTA, CPF nº 028.664.491-69, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação na capacitação "CMAS na Prática: Governança e Controle Social no SUAS", que acontecerá no dia 10 de agosto, considerando a relevância do tema para o fortalecimento da gestão da Política de Assistência Social e o aprimoramento das atividades desenvolvidas no âmbito do Sistema Único de Assistência Social (SUAS). A capacitação proporcionará atualização técnica sobre as atribuições, competências e funcionamento dos Conselhos Municipais de Assistência Social (CMAS), com foco na governança, no controle social, no acompanhamento das ações, na fiscalização da execução da política pública e na deliberação sobre a aplicação dos recursos destinados à assistência social. 
+Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 11.673-4.</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
+  </si>
+  <si>
+    <t>09:00:00</t>
+  </si>
+  <si>
+    <t>15:00:00</t>
+  </si>
+  <si>
+    <t>ANTÔNIO CARLOS PALMEIRA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LUÍS EDUARDO MAGALHÃES - </t>
+  </si>
+  <si>
+    <t>R$ 175,00</t>
+  </si>
+  <si>
+    <t>Concessão de 0,50 (meia diária) para o servidor ANTÔNIO CARLOS PALMEIRA, CPF nº 827.535.471-49, para empreender viagem a cidade de LUÍS EDUARDO MAGALHÃES-BA, com o objetivo de buscar o veículo oficial que se encontrava em manutenção, garantindo seu retorno à frota do órgão. O deslocamento foi necessário para a retirada do veículo junto à empresa responsável pelos serviços de manutenção, permitindo sua disponibilização para o atendimento das demandas institucionais. A atividade exigiu viagem para outro município, envolvendo despesas com alimentação e locomoção durante o período do deslocamento. Dados Bancários: Banco do Brasil, Agência: 2895-9 Conta corrente: 63065-9..</t>
+  </si>
+  <si>
+    <t>MICHAEL DOUGLAS ALVES DA SILVA</t>
+  </si>
+  <si>
+    <t>R$ 90,00</t>
+  </si>
+  <si>
+    <t>Concessão de 0,50 (meia diária) para o servidor MICHAEL DOUGLAS ALVES DA SILVA, CPF nº 046.772.621-36, para empreender viagem a cidade de LUÍS EDUARDO MAGALHÃES-BA, com o objetivo de e buscar o veículo oficial que se encontrava em manutenção, garantindo seu retorno à frota do órgão. O deslocamento foi necessário para a retirada do veículo junto à empresa responsável pelos serviços de manutenção, permitindo sua disponibilização para o atendimento das demandas institucionais. A atividade exigiu viagem para outro município, envolvendo despesas com alimentação e locomoção durante o período do deslocamento. 
+Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 16908-0..</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>17:00:00</t>
+  </si>
+  <si>
+    <t>R$ 262,50</t>
+  </si>
+  <si>
+    <t>Concessão de 0,75 (75%) para o servidor ANTÔNIO CARLOS PALMEIRA, CPF nº 827.535.471-49, para empreender viagem a cidade de LUÍS EDUARDO MAGALHÃES-BA, com o objetivo de efetuar a condução do veículo oficial FIAT TORO ULTRA PLACA: TFK8E009 do município até a cidade de Luís Eduardo Magalhães - BA, para realização de revisão programada e manutenção preventiva junto à concessionária autorizada, previamente agendada conforme cronograma de manutenção, visando
+garantir a segurança dos usuários, a conservação do patrimônio público e a continuidade dos serviços administrativos. 
+Dados Bancários: Banco do Brasil, Agência: 2895-9 Conta corrente: 63065-9.</t>
+  </si>
+  <si>
+    <t>08/07/2026</t>
+  </si>
+  <si>
+    <t>06:00:00</t>
+  </si>
+  <si>
+    <t>16:00:00</t>
+  </si>
+  <si>
+    <t>WBERSON DA SILVA NASCIMENTO</t>
+  </si>
+  <si>
+    <t>R$ 135,00</t>
+  </si>
+  <si>
+    <t>Concessão de 0,75 (meia diária) para o servidor WBERSON DA SILVA NASCIMENTO, CPF nº 012.828.611-31, para empreender viagem a cidade de LUÍS EDUARDO MAGALHÃES-BA, com o objetivo de efetuar deslocamento para buscar pistões do caminhão coletor de resíduos sólidos domiciliares na empresa responsável pela manutenção especializada. A viagem foi necessária para garantir a execução do serviço de reparo dos componentes hidráulicos, indispensáveis ao pleno funcionamento do veículo, assegurando a continuidade e a eficiência da coleta de resíduos no município. Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 13340-x.</t>
+  </si>
+  <si>
+    <t>07/07/2026</t>
+  </si>
+  <si>
+    <t>09/07/2026</t>
+  </si>
+  <si>
+    <t>14:00:00</t>
+  </si>
+  <si>
+    <t>IVANILDA MARIA QUEIROZ PEREIRA</t>
+  </si>
+  <si>
+    <t>R$ 2.000,00</t>
+  </si>
+  <si>
+    <t>Concessão de 2,50 (duas diárias e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar visita ao gabinete da Senadora Professora Dorinha Seabra, ocasião em que serão apresentadas as principais demandas do Município, visando ao fortalecimento das parcerias institucionais e à busca de recursos por meio de emendas parlamentares e demais instrumentos de cooperação, contemplando diversas áreas da administração pública municipal; Visita à Secretaria Estadual de Turismo, para tratar de assuntos de interesse do Município, especialmente relacionados às emendas destinadas à realização da tradicional Festa de Vaquejada, evento de grande relevância cultural, turística e econômica, que contribui para o fortalecimento do turismo local e para o desenvolvimento da economia municipal; E visita à Companhia de Desenvolvimento dos Vales do São Francisco e do Parnaíba (CODEVASF), com a finalidade de proceder à assinatura do Termo de Doação de uma pá carregadeira destinada ao Município, bem como acompanhar os procedimentos necessários para a retirada do equipamento, garantindo sua incorporação ao patrimônio público e sua disponibilização para atendimento das demandas da população.
+Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x.</t>
+  </si>
+  <si>
+    <t>PAULINO PEREIRA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>Concessão de 2,50 (duas diárias e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar visita ao gabinete da Senadora Professora Dorinha Seabra, com a finalidade de apresentar as principais demandas do Município, acompanhar as tratativas referentes à destinação de recursos por meio de emendas parlamentares e fortalecer as parcerias institucionais voltadas ao desenvolvimento das diversas áreas da administração municipal; visita à Secretaria Estadual de Turismo, para tratar de assuntos de interesse do Município, especialmente relacionados às emendas destinadas à realização da tradicional Festa de Vaquejada, visando ao fortalecimento das ações de incentivo ao turismo, à cultura e ao desenvolvimento econômico local; e visita à Companhia de Desenvolvimento dos Vales do São Francisco e do Parnaíba (CODEVASF), com o objetivo de acompanhar a assinatura do Termo de Doação de uma pá carregadeira destinada ao Município, bem como realizar o acompanhamento dos procedimentos necessários para a retirada do equipamento, contribuindo para a regularidade administrativa e para a incorporação do bem ao patrimônio municipal. Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0..</t>
+  </si>
+  <si>
+    <t>06/07/2026</t>
+  </si>
+  <si>
+    <t>08:00:00</t>
+  </si>
+  <si>
+    <t>18:30:00</t>
+  </si>
+  <si>
+    <t>Concessão de 0,75 (meia diária) para o servidor MICHAEL DOUGLAS ALVES DA SILVA, CPF nº 046.772.621-36, para empreender viagem a cidade de LUÍS EDUARDO MAGALHÃES-BA, com o objetivo de efetuar deslocamento para realizar o transporte dos pistões do caminhão coletor de resíduos sólidos domiciliares até a empresa responsável pela manutenção especializada. A viagem foi necessária para garantir a execução do serviço de reparo dos componentes hidráulicos, indispensáveis ao pleno funcionamento do veículo, assegurando a continuidade e a eficiência da coleta de resíduos no município. Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 16908-0.</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>07:00:00</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>12:00:00</t>
+  </si>
+  <si>
+    <t>LEISSE EMILY FERREIRA DE SOUSA</t>
+  </si>
+  <si>
+    <t>Concessão de 2,50 (duas diárias e meia) para a servidora LEISSE EMILY FERREIRA DE SOUSA, CPF nº 046.798.681-98, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação na formação presencial "IEGM na Prática: Preenchimento, Evidências e Estratégias para Melhoria da Efetividade da Gestão Municipal", cujo objetivo é qualificar as equipes municipais quanto ao correto preenchimento dos questionários do Índice de Efetividade da Gestão Municipal (IEGM), à organização e apresentação das evidências exigidas e à implementação de estratégias voltadas ao aprimoramento dos indicadores de desempenho da gestão pública. A participação na capacitação contribuirá para o fortalecimento da capacidade técnica da equipe municipal, promovendo maior segurança na prestação das informações aos órgãos de controle, o aperfeiçoamento dos processos administrativos e a adoção de boas práticas de gestão, refletindo na melhoria da efetividade das políticas públicas e dos resultados da administração municipal. Dados Bancários: Agência: 3977-2 Conta corrente: 12.227-0..</t>
+  </si>
+  <si>
+    <t>ERICA SUELLEN DA SILVA CRUZ RIBEIRO</t>
+  </si>
+  <si>
+    <t>Concessão de 2,50 (duas diárias e meia) para a servidora ERICA SUELLEN DA SILVA CRUZ RIBEIRO, CPF nº 023.466.891-14, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação na formação presencial "IEGM na Prática: Preenchimento, Evidências e Estratégias para Melhoria da Efetividade da Gestão Municipal", cujo objetivo é qualificar as equipes municipais quanto ao correto preenchimento dos questionários do Índice de Efetividade da Gestão Municipal (IEGM), à organização e apresentação das evidências exigidas e à implementação de estratégias voltadas ao aprimoramento dos indicadores de desempenho da gestão pública. A participação na capacitação contribuirá para o fortalecimento da capacidade técnica da equipe municipal, promovendo maior segurança na prestação das informações aos órgãos de controle, o aperfeiçoamento dos processos administrativos e a adoção de boas práticas de gestão, refletindo na melhoria da efetividade das políticas públicas e dos resultados da administração municipal. Dados Bancários: Agência: 3977-2 Conta corrente: 14259-x.</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>21:00:00</t>
+  </si>
+  <si>
+    <t>R$ 1.200,00</t>
+  </si>
+  <si>
+    <t>Concessão de 1,50 (uma diária e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar deslocamento para participação em solenidade oficial, realizada a convite do Deputado Federal Carlos Gaguim, destinada aos prefeitos de diversos municípios do Estado. O evento tem como objetivo a entrega simbólica de maquinários destinados aos municípios contemplados, ocasião em que serão tratados assuntos de interesse da administração pública municipal, relacionados ao fortalecimento da infraestrutura, ao desenvolvimento local e às parcerias institucionais entre os entes federativos. O ato representa importante oportunidade para acompanhar a formalização da destinação dos equipamentos, fortalecer o relacionamento institucional com representantes do Poder Legislativo Federal e buscar ações e investimentos que contribuam para o desenvolvimento do município.
+Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x..</t>
+  </si>
+  <si>
+    <t>R$ 750,00</t>
+  </si>
+  <si>
+    <t>Concessão de 1,50 (uma diária e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar deslocamento para acompanhar a Prefeita Municipal em solenidade oficial, realizada a convite do Deputado Federal Carlos Gaguim, destinada aos prefeitos e representantes de diversos municípios do Estado. O evento tem como objetivo a entrega simbólica de maquinários destinados aos municípios contemplados, além de promover o alinhamento institucional entre os entes públicos e o fortalecimento das ações voltadas ao desenvolvimento municipal.
+Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0..</t>
+  </si>
+  <si>
+    <t>18/06/2026</t>
+  </si>
+  <si>
+    <t>19/06/2026</t>
+  </si>
+  <si>
+    <t>Concessão de 1,50 (uma diária e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar visita ao gabinete do Deputado Estadual Eduardo Fortes, visando tratar de demandas municipais e buscar apoio para a viabilização de parcerias, recursos e projetos destinados ao desenvolvimento das diversas áreas da administração pública. Visita na Secretaria de Estado do Turismo do Tocantins, com a finalidade de discutir assuntos de interesse do Município relacionados ao fortalecimento do turismo local, captação de programas e investimentos, bem como o desenvolvimento de ações que contribuam para a promoção das potencialidades turísticas e para o crescimento econômico da região. Além disso, a viagem será aproveitada para o recebimento e transporte de uniformes esportivos destinados ao Município, doados pelo Deputado Federal Toinho Andrade. Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x..</t>
+  </si>
+  <si>
+    <t>Concessão de 1,50 (uma diária e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar visita ao gabinete do Deputado Estadual Eduardo Fortes, visando tratar de demandas municipais e buscar apoio para a viabilização de parcerias, recursos e projetos destinados ao desenvolvimento das diversas áreas da administração pública. Visita na Secretaria de Estado do Turismo do Tocantins, com a finalidade de discutir assuntos de interesse do Município relacionados ao fortalecimento do turismo local, captação de programas e investimentos, bem como o desenvolvimento de ações que contribuam para a promoção das potencialidades turísticas e para o crescimento econômico da região. Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0..</t>
+  </si>
+  <si>
     <t>16/06/2026</t>
-  </si>
-[...16 lines deleted...]
-    <t>R$ 262,50</t>
   </si>
   <si>
     <t>Concessão de 0,75 (75%) para o servidor ANTÔNIO CARLOS PALMEIRA, CPF nº 827.535.471-49, para empreender viagem a cidade de LUÍS EDUARDO MAGALHÃES-BA, com o objetivo de efetuar a condução do veículo oficial FIAT TORO ULTRA PLACA: TFK8E009 do município até a cidade de Luís Eduardo Magalhães - BA, para realização de revisão programada e manutenção preventiva junto à concessionária autorizada, previamente agendada conforme cronograma de manutenção, visando garantir a segurança dos usuários, a conservação do patrimônio público e a continuidade dos serviços administrativos. 
 Dados Bancários: Banco do Brasil, Agência: 2895-9 Conta corrente: 63065-9..</t>
   </si>
   <si>
     <t>15/06/2026</t>
   </si>
   <si>
-    <t>05:00:00</t>
-[...4 lines deleted...]
-  <si>
     <t>19:00:00</t>
   </si>
   <si>
     <t>KENIA LAMARQUE MOREIRA CAMPOS</t>
   </si>
   <si>
     <t xml:space="preserve">NATIVIDADE - </t>
   </si>
   <si>
     <t>R$ 540,00</t>
   </si>
   <si>
     <t>Concessão de 4,50 (quatro diárias e meia) para a servidora KENIA LAMARQUE MOREIRA CAMPOS, CPF nº 040.108.201-60, para empreender viagem a cidade de NATIVIDADE-TO, com o objetivo de efetuar participação no Encontro Regional dos Agentes de Desenvolvimento e Formação Avançada do Agente de Desenvolvimento, a ser realizado no período de 15 a 19 de junho. A participação no evento é de relevante interesse público e institucional, uma vez que tem como objetivo o aprimoramento técnico dos Agentes de Desenvolvimento, promovendo a atualização de conhecimentos, a troca de experiências e o fortalecimento das estratégias voltadas ao desenvolvimento econômico local. A programação contempla temas relacionados à gestão pública, empreendedorismo, inovação, políticas de incentivo aos pequenos negócios e instrumentos de promoção do desenvolvimento sustentável. A presença do representante municipal contribuirá para o fortalecimento da atuação do município nas ações de desenvolvimento econômico sustentável, ampliando a capacidade técnica para a implementação de projetos, programas e políticas públicas que favoreçam a geração de emprego e renda, o fortalecimento do ambiente de negócios e a melhoria da competitividade local. Dados Bancários: Agência: 3977-2 Conta corrente: 12.070-7..</t>
   </si>
   <si>
     <t>WILMAN ROSA DA SILVA</t>
   </si>
   <si>
     <t xml:space="preserve">TAGUATINGA - </t>
-  </si>
-[...1 lines deleted...]
-    <t>R$ 90,00</t>
   </si>
   <si>
     <t>Concessão de 0,75 (75%) para o servidor WILMAN ROSA DA SILVA, CPF nº 620.483.411-87, para empreender viagem a cidade de TAGUATINGA-TO, com o objetivo de efetuar deslocamento a com a finalidade de buscar pó de brita destinado às atividades e demandas da prefeitura. O deslocamento foi necessário devido à disponibilidade do material no referido município, visando garantir o abastecimento e a continuidade dos serviços programados, não havendo fornecedor na região. Dessa forma, a viagem foi realizada em atendimento à necessidade operacional, sendo o transporte do material essencial para a execução das atividades previstas. 
 Dados Bancários: Agência: 3977-2 Conta corrente: 9088-3..</t>
   </si>
   <si>
     <t>VANDERLEI DE SOUZA AMARAL</t>
   </si>
   <si>
     <t>Concessão de 0,75 (75%) para o servidor VANDERLEI DE SOUZA AMARAL, CPF nº 839.212.901-63, para empreender viagem a cidade de TAGUATINGA-TO, com o objetivo de efetuar deslocamento a com a finalidade de buscar pó de brita destinado às atividades e demandas da prefeitura. O deslocamento foi necessário devido à disponibilidade do material no referido município, visando garantir o abastecimento e a continuidade dos serviços programados, não havendo fornecedor na região. Dessa forma, a viagem foi realizada em atendimento à necessidade operacional, sendo o transporte do material essencial para a execução das atividades previstas. 
 Dados Bancários: Agência: 3977-2 Conta corrente: 10849-9</t>
   </si>
   <si>
-    <t>08:00:00</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">BARREIRAS - </t>
-  </si>
-[...1 lines deleted...]
-    <t>R$ 135,00</t>
   </si>
   <si>
     <t>Concessão de 0,75 (75%) para o servidor MICHAEL DOUGLAS ALVES DA SILVA, CPF nº 046.772.621-36, para empreender viagem a cidade de BARREIRAS-BA, com o objetivo de efetuar condução de munícipe em situação de vulnerabilidade socioeconômica até a Agência da Previdência Social no município de Barreiras/BA, com a finalidade de realizar perícia indispensável à análise de benefício previdenciário/assistencial. A medida mostrou-se necessária em razão da inexistência, na ocasião, de motorista e veículo disponíveis na Secretaria Municipal de Assistência Social para atender à demanda, circunstância que poderia comprometer o acesso do cidadão ao serviço público essencial e ao exercício de seus direitos sociais. Diante da urgência e da relevância do atendimento, a Administração Municipal viabilizou o suporte logístico necessário para o deslocamento, assegurando a realização da perícia e a continuidade do acompanhamento socioassistencial do usuário. Ressalta-se que a necessidade do acompanhamento e do transporte encontra-se devidamente fundamentada no Relatório Técnico Social anexo, o qual evidencia a condição de vulnerabilidade econômica do munícipe e a imprescindibilidade da intervenção do Poder Público para garantir seu acesso aos serviços previdenciários. Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 16908-0.</t>
   </si>
   <si>
     <t>12/06/2026</t>
   </si>
   <si>
     <t>Concessão de 0,75 (meia diária) para o servidor VANDERLEI DE SOUZA AMARAL, CPF nº 839.212.901-63, para empreender viagem a cidade de TAGUATINGA-TO, com o objetivo de  efetuar deslocamento a com a finalidade de buscar pó de brita destinado às atividades e demandas da prefeitura. O deslocamento foi necessário devido à disponibilidade do material no referido município, visando garantir o abastecimento e a continuidade dos serviços programados, não havendo fornecedor na região. Dessa forma, a viagem foi realizada em atendimento à necessidade operacional, sendo o transporte do material essencial para a execução das atividades previstas. 
 Dados Bancários: Agência: 3977-2 Conta corrente: 10849-3</t>
   </si>
   <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>08:30:00</t>
   </si>
   <si>
-    <t>14:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Concessão de 0,50 (meia diária) para o servidor MICHAEL DOUGLAS ALVES DA SILVA, CPF nº 046.772.621-36, para empreender viagem a cidade de LUÍS EDUARDO MAGALHÃES-BA, com o objetivo de efetuar deslocamento, em caráter de urgência, com a finalidade de realizar a entrega de documentos oficiais do Fundo Municipal de Educação, bem como providenciar a coleta das assinatura necessária para a continuidade e regularização dos procedimentos administrativos em andamento. A referida viagem faz-se necessária devido à necessidade de cumprimento de prazos institucionais e à importância dos documentos para a tramitação dos processos vinculados ao Fundo Municipal de Educação, não sendo possível postergar a ação sem prejuízos às atividades administrativas e à execução das demandas do órgão.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 16908-0.</t>
   </si>
   <si>
-    <t>13:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>11/06/2026</t>
   </si>
   <si>
     <t>19:30:00</t>
   </si>
   <si>
     <t>CELIOMAR REGO DA SILVA</t>
-  </si>
-[...4 lines deleted...]
-    <t>R$ 750,00</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor CELIOMAR REGO DA SILVA, CPF nº 908.517.491-00, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no 2º Encontro de Secretários Municipais de Meio Ambiente do Tocantins, a ser realizado no dia 11 de junho de 2026, evento integrante da Semana do Meio Ambiente 2026. A participação no encontro é de relevante interesse público e institucional, uma vez que proporcionará a troca de experiências entre gestores municipais, o acesso a informações atualizadas sobre políticas públicas ambientais, legislação, programas governamentais e boas práticas de gestão ambiental. O evento também favorecerá o fortalecimento da articulação entre os municípios, órgãos estaduais e demais entidades ligadas à área ambiental, contribuindo para o aprimoramento das ações desenvolvidas pela Secretaria Municipal de Meio Ambiente. Além disso, o encontro constitui importante espaço para discussão de estratégias voltadas à preservação dos recursos naturais, ao desenvolvimento sustentável e ao enfrentamento dos desafios ambientais comuns aos municípios tocantinenses, possibilitando a captação de conhecimentos e parcerias que poderão resultar em benefícios diretos para a gestão ambiental municipal. 
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 9256-8..</t>
   </si>
   <si>
-    <t>11:00:00</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">BRASÍLIA - </t>
   </si>
   <si>
     <t>R$ 2.125,00</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de efetuar visitas institucionais aos gabinetes dos Deputados Toinho Andrade e Alexandre Guimarães, visando tratar de assuntos de interesse da Administração Municipal, onde serão apresentadas e discutidas demandas prioritárias do Município, bem como realizado o acompanhamento e a verificação do andamento de pleitos anteriormente protocolados junto aos parlamentares, incluindo solicitações de recursos, convênios, emendas parlamentares e demais ações voltadas ao desenvolvimento local e à melhoria dos serviços públicos ofertados à população.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x..</t>
   </si>
   <si>
-    <t>PAULINO PEREIRA DOS SANTOS</t>
-[...4 lines deleted...]
-  <si>
     <t>Concessão de 2,50 (duas diárias e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de efetuar agenda institucional junto aos gabinetes dos Deputados Toinho Andrade e Alexandre Guimarães, com o objetivo de tratar de demandas de interesse do Município, oferecendo suporte técnico e administrativo na apresentação, acompanhamento e discussão dos pleitos municipais, bem como na verificação do andamento das solicitações anteriormente encaminhadas aos parlamentares, incluindo demandas relacionadas à captação de recursos, celebração de convênios, emendas parlamentares e demais projetos estratégicos para a Administração Municipal.
 Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0.</t>
   </si>
   <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t>Concessão de 0,75 (meia diária) para o servidor MICHAEL DOUGLAS ALVES DA SILVA, CPF nº 046.772.621-36, para empreender viagem a cidade de LUÍS EDUARDO MAGALHÃES-BA, com o objetivo de efetuar deslocamento para transporte da peça: pistão da retroescavadeira JCB, que será encaminhada para manutenção/conserto em oficina especializada. O deslocamento é indispensável para viabilizar o reparo do equipamento, garantindo o retorno das condições adequadas de funcionamento da retroescavadeira e a continuidade dos serviços executados pelo município. A realização da viagem demanda permanência fora da sede administrativa, justificando a concessão da respectiva diária para cobertura das despesas decorrentes.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 16908-0.</t>
   </si>
   <si>
     <t>07/06/2026</t>
   </si>
   <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para o servidor CELIOMAR REGO DA SILVA, CPF nº 908.517.491-00, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação do servidor no "Seminário Resíduos Sólidos: Desafios Estruturais e Soluções Consensuais", que acontecerá no dia 08/06/2026, com saída no dia 07/06/2026 considerando a distância entre os municípios e a necessidade de comparecimento ao evento em horário compatível com sua programação. A participação no referido evento é de relevante interesse público, uma vez que o seminário abordará temas fundamentais relacionados à gestão integrada de resíduos sólidos, sustentabilidade ambiental, políticas públicas, responsabilidade compartilhada e soluções consensuais para os desafios estruturais enfrentados pelos entes públicos.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 9256-8..</t>
   </si>
   <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>30/05/2026</t>
   </si>
   <si>
-    <t>GLAUCIVANE GOMES BÍLIO</t>
-[...4 lines deleted...]
-  <si>
     <t>Concessão de 3,50 (três diárias e meia) para a servidora GLAUCIVANE GOMES BÍLIO, CPF nº 002.914.961-48, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no Seminário Estadual de Políticas Públicas para a Primeira Infância: “Diagnóstico e Ação”, a ser realizado nos dias 28 e 29 de maio de 2026. A participação no referido seminário é de grande relevância para o fortalecimento das políticas públicas voltadas à primeira infância, considerando que o evento promoverá debates, capacitações e troca de experiências entre profissionais da área, contribuindo para o aprimoramento das ações desenvolvidas no município. O seminário possibilitará a atualização de conhecimentos técnicos e estratégicos relacionados à formulação, implementação e monitoramento de políticas públicas destinadas à garantia dos direitos das crianças, em conformidade com as diretrizes do Estatuto da Criança e do Adolescente (ECA) e demais normativas pertinentes. 
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 14277-8..</t>
   </si>
   <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>23/05/2026</t>
   </si>
   <si>
     <t xml:space="preserve">DIANÓPOLIS - </t>
   </si>
   <si>
     <t>R$ 600,00</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de DIANÓPOLIS-TO, com o objetivo de efetuar participação na programação oficial de inaugurações de obras no município de Dianópolis/TO, atendendo convite do Governador do Estado do Tocantins. A participação da Chefe do Poder Executivo Municipal possui relevante interesse institucional, considerando a importância do fortalecimento das relações entre os municípios e o Governo do Estado, bem como o acompanhamento de ações e investimentos públicos voltados ao desenvolvimento regional. A presença da Prefeita no evento proporcionará a troca de experiências administrativas, o diálogo com autoridades estaduais e municipais, além da busca por parcerias, convênios e investimentos que possam contribuir para o desenvolvimento do município e para o fortalecimento das políticas públicas locais. Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x.</t>
   </si>
   <si>
     <t>R$ 300,00</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de DIANÓPOLIS-TO, com o objetivo de efetuar para participação na programação oficial de inaugurações de obras no município, atendendo convite do Governador do Estado do Tocantins. A participação no evento possui relevante interesse administrativo e institucional, considerando a importância do fortalecimento das relações entre o Município e o Governo do Estado, bem como o acompanhamento de ações governamentais, programas e investimentos voltados ao desenvolvimento regional. A presença do Secretário Municipal de Gestão permitirá o intercâmbio de experiências administrativas, o fortalecimento das relações institucionais com autoridades estaduais e municipais, além da busca por parcerias e ações que contribuam para o aprimoramento da gestão pública e para o desenvolvimento do município. Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0.</t>
   </si>
   <si>
@@ -325,136 +459,118 @@
   </si>
   <si>
     <t>17/05/2026</t>
   </si>
   <si>
     <t>R$ 3.825,00</t>
   </si>
   <si>
     <t>Concessão de 4,50 (quatro diárias e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de efetuar participação na XXVII Marcha a Brasília em Defesa dos Municípios, realizada no período de 18 a 21 de maio de 2026. O evento é promovido pela Confederação Nacional de Municípios e reúne prefeitos, vereadores, secretários e demais gestores públicos de todo o país, constituindo-se como um dos mais importantes espaços de debate, fortalecimento institucional e defesa dos interesses municipalistas perante o Governo Federal e o Congresso Nacional. A participação da Chefe do Poder Executivo Municipal é de grande relevância para o município, tendo em vista a oportunidade de acompanhar discussões relacionadas ao pacto federativo, transferência de recursos, programas governamentais, captação de investimentos, políticas públicas e demais pautas de interesse dos municípios brasileiros, além de possibilitar o fortalecimento das relações institucionais junto aos órgãos federais e entidades municipalistas.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x.</t>
   </si>
   <si>
     <t>R$ 2.250,00</t>
   </si>
   <si>
     <t>Concessão de 4,50 (quatro diárias e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de efetuar para participação na XXVII Marcha a Brasília em Defesa dos Municípios, realizada no período de 18 a 21 de maio de 2026. O evento, promovido pela Confederação Nacional de Municípios, reúne gestores públicos municipais de todo o país, proporcionando debates, palestras e reuniões voltadas ao fortalecimento da administração pública municipal, ao aprimoramento da gestão pública e à defesa dos interesses dos municípios perante os órgãos federais.
 A participação do Secretário Municipal de Gestão possui relevante interesse administrativo, considerando a oportunidade de acompanhar discussões relacionadas a financiamento público, programas federais, modernização da gestão, planejamento administrativo, captação de recursos e políticas públicas voltadas ao desenvolvimento municipal, além do fortalecimento das relações institucionais com órgãos governamentais e entidades municipalistas. Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0.</t>
   </si>
   <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>13/05/2026</t>
   </si>
   <si>
-    <t>18:00:00</t>
-[...4 lines deleted...]
-  <si>
     <t>Concessão de 1,50 (uma diária e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar visita ao Gabinete do Deputado Eduardo Fortes em busca de parcerias e apoio parlamentar para viabilização de projetos e captação de recursos destinados ao desenvolvimento municipal, abrangendo áreas prioritárias da administração pública e realizar o acompanhamento e monitoramento de demandas anteriormente apresentadas pelo Município, visando verificar o andamento de pleitos já protocolados, reforçar solicitações e assegurar a continuidade das tratativas junto ao referido gabinete parlamentar. Realizar participação na abertura oficial da 26ª edição da Feira de Tecnologia Agropecuária do Tocantins – AGROTINS 2026, realizada no dia 13 de maio de 2026, na cidade de Palmas/TO, atendendo convite oficial do Governador do Estado do Tocantins. A presença da Chefe do Poder Executivo Municipal possibilitará o fortalecimento das relações institucionais entre o Município e o Governo do Estado, além da busca por parcerias, programas e investimentos voltados ao desenvolvimento econômico e agrícola do município, bem como o acompanhamento de inovações tecnológicas aplicadas ao setor agropecuário, contribuindo diretamente para o fortalecimento das políticas públicas municipais. Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x.</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação na abertura oficial da 26ª edição da Feira de Tecnologia Agropecuária do Tocantins – AGROTINS 2026, realizada no dia 13 de maio de 2026, na cidade de Palmas/TO. A participação no evento possui relevante interesse público e administrativo, considerando que a AGROTINS é um dos maiores eventos do setor agropecuário da Região Norte, reunindo autoridades, gestores públicos, produtores rurais, instituições financeiras, empresas e órgãos governamentais voltados ao desenvolvimento econômico e tecnológico e proporcionará fortalecimento das relações institucionais entre o Município e o Governo do Estado, bem como o acompanhamento de programas, projetos e oportunidades de investimentos destinados ao desenvolvimento municipal, especialmente nas áreas de gestão pública, agricultura, infraestrutura e desenvolvimento econômico. Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0.</t>
   </si>
   <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>10:00:00</t>
   </si>
   <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de efetuar agenda institucional em Brasília/DF, com visitas aos gabinetes do Eduardo Gomes e da Professora Dorinha Seabra, visando tratar de demandas prioritárias do município e fortalecer parcerias junto ao Governo Federal e à bancada parlamentar do Estado do Tocantins, buscando apoio institucional, articulação política e captação de recursos por meio de emendas parlamentares e programas federais. Além disso, realizar o acompanhamento de pleitos já protocolados, a formalização de novas solicitações e o fortalecimento do relacionamento entre o município e os representantes federais, contribuindo para a viabilização de investimentos e melhorias para a população.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x.</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de efetuar agenda institucional em Brasília/DF, com visitas aos gabinetes do Eduardo Gomes e da Professora Dorinha Seabra, visando tratar de demandas prioritárias do município e fortalecer parcerias junto ao Governo Federal e à bancada parlamentar do Estado do Tocantins, buscando apoio institucional, articulação política e captação de recursos por meio de emendas parlamentares e programas federais. Além disso, realizar o acompanhamento de pleitos já protocolados, a formalização de novas solicitações e o fortalecimento do relacionamento entre o município e os representantes federais, contribuindo para a viabilização de investimentos e melhorias para a população.
 Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0.</t>
   </si>
   <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para a servidora GLEIDE DOS PASSOS MONTALVÃO, CPF nº 003.504.451-92, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação na solenidade de entrega do Selo Instituição Amiga da Mulher, a realizar-se no dia 29 de abril. A presença da Secretária Municipal da Mulher no referido evento é de suma importância, tendo em vista que a iniciativa reconhece e valoriza instituições que promovem ações efetivas voltadas à equidade de gênero, ao fortalecimento das políticas públicas para as mulheres e ao enfrentamento das diversas formas de violência e discriminação. Além disso, a participação permitirá a troca de experiências, o fortalecimento de parcerias institucionais e a aquisição de conhecimentos que poderão ser aplicados no desenvolvimento e aprimoramento das ações da Secretaria Municipal da Mulher, contribuindo diretamente para a melhoria dos serviços prestados à população feminina do município. 
 Dados Bancários:Banco do Brasil, Agência: 3977-2 Conta corrente: 12176-2.</t>
   </si>
   <si>
     <t>28/04/2026</t>
   </si>
   <si>
-    <t>12:00:00</t>
-[...4 lines deleted...]
-  <si>
     <t>Concessão de 2,50 (duas diárias e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de cumprir agenda institucional voltada à captação de recursos, fortalecimento de parcerias e participação em evento de relevante interesse público. Visitas realizadas aos gabinetes da Senadora Dorinha Seabra e do Deputado Eduardo Fortes, com o objetivo de tratar de demandas prioritárias do município, bem como buscar apoio institucional e firmar parcerias para viabilização de projetos e investimentos em áreas estratégicas. Visita à Secretaria Estadual de Educação, onde foram discutidas pautas relacionadas ao fortalecimento da educação municipal, alinhamento de ações conjuntas e possibilidades de cooperação técnica. E participação na solenidade de entrega do Selo “Instituição Amiga da Mulher”, evento de grande relevância social, que reconhece iniciativas e políticas públicas voltadas à promoção, proteção e valorização dos direitos das mulheres.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x.</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar visitas aos gabinetes do Deputado Eduardo Fortes e da Senadora Dorinha Seabra, considerando a relevância das tratativas administrativas, articulações políticas e alinhamento de demandas de interesse do município, especialmente no que se refere à captação de recursos, formalização de parcerias e encaminhamento de projetos estratégicos. Realizar visita à Secretaria Estadual de Educação, tendo em vista a necessidade de suporte técnico e administrativo nas discussões relacionadas às políticas públicas educacionais, bem como no acompanhamento de possíveis convênios e programas voltados ao desenvolvimento do setor no município. Efetuar participação no evento de solenidade de entrega do Selo Instituição Amiga da Mulher, momento institucional relevante que reforça o compromisso da gestão municipal com políticas públicas voltadas à promoção da igualdade de gênero e valorização das iniciativas que garantem proteção e apoio às mulheres.
 Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0.</t>
   </si>
   <si>
     <t>23/04/2026</t>
   </si>
   <si>
-    <t>09:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>R$ 270,00</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para a servidora KENIA LAMARQUE MOREIRA CAMPOS, CPF nº 040.108.201-60, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no encontro “Cidades do Futuro - o Futuro é Agora”, promovido pelo Sebrae Tocantins, a ser realizado no dia 23 de abril, justifica-se pela relevância estratégica do evento para a administração pública municipal. O encontro reunirá gestores públicos e lideranças institucionais de todo o estado, constituindo um espaço qualificado para a troca de experiências, discussão de boas práticas e fortalecimento de políticas voltadas à gestão pública empreendedora. Além disso, durante o evento ocorrerá a cerimônia de premiação do Prêmio Sebrae Prefeitura Empreendedora, iniciativa que reconhece ações inovadoras que contribuem para o desenvolvimento econômico local e a melhoria do ambiente de negócios nos municípios. A participação no referido evento proporcionará acesso a conhecimentos atualizados, cases de sucesso e diretrizes que poderão ser aplicadas na gestão municipal, contribuindo diretamente para o aprimoramento das políticas públicas, incentivo ao empreendedorismo e promoção do desenvolvimento sustentável local. Dados
 Bancários: Agência: 3977-2 Conta Poupança: 12.070-7.</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no encontro “Cidades do Futuro - o Futuro é Agora”, promovido pelo Sebrae Tocantins, a ser realizado no dia 23 de abril. O encontro reunirá gestores públicos e lideranças institucionais de todo o estado, constituindo um espaço qualificado para a troca de experiências, discussão de boas práticas e fortalecimento de políticas voltadas à gestão pública empreendedora. Além disso, durante o evento ocorrerá a cerimônia de premiação do Prêmio Sebrae Prefeitura Empreendedora, iniciativa que reconhece ações inovadoras que contribuem para o desenvolvimento econômico local e a melhoria do ambiente de negócios nos municípios. A participação no referido evento proporcionará acesso a conhecimentos atualizados, cases de sucesso e diretrizes que poderão ser aplicadas na gestão municipal, contribuindo diretamente para o aprimoramento das políticas públicas, incentivo ao empreendedorismo e promoção do desenvolvimento sustentável local; Realizar visita ao gabinete do Deputado Eduardo Fortes, com o objetivo de tratar de assuntos de relevante interesse para o município, com articulação de demandas prioritárias, bem como o acompanhamento de pleitos já apresentados, buscando a viabilização de recursos, parcerias e ações que contribuam para o desenvolvimento local e a melhoria dos serviços prestados à população.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x.</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no encontro “Cidades do Futuro - o Futuro é Agora”, promovido pelo Sebrae Tocantins, a ser realizado no dia 23 de abril. O encontro reunirá gestores públicos e lideranças institucionais de todo o estado, constituindo um espaço qualificado para a troca de experiências, discussão de boas práticas e fortalecimento de políticas voltadas à gestão pública empreendedora. Além disso, durante o evento ocorrerá a cerimônia de premiação do Prêmio Sebrae Prefeitura Empreendedora, iniciativa que reconhece ações inovadoras que contribuem para o desenvolvimento econômico local e a melhoria do ambiente de negócios nos municípios. A participação no referido evento proporcionará acesso a conhecimentos atualizados, cases de sucesso e diretrizes que poderão ser aplicadas na gestão municipal, contribuindo diretamente para o aprimoramento das políticas públicas, incentivo ao empreendedorismo e promoção do desenvolvimento sustentável local; Realizar visita ao gabinete do Deputado Eduardo Fortes, com o objetivo de tratar de assuntos de relevante interesse para o município, com articulação de demandas prioritárias, bem como o acompanhamento de pleitos já apresentados, buscando a viabilização de recursos, parcerias e ações que contribuam para o desenvolvimento local e a melhoria dos serviços prestados à população.
 Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0</t>
   </si>
   <si>
     <t>17/04/2026</t>
   </si>
   <si>
-    <t>07:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>GILMAR LUIZ DREBES</t>
   </si>
   <si>
     <t xml:space="preserve">AURORA - </t>
   </si>
   <si>
     <t>Concessão de 0,75 (75%) para o servidor GILMAR LUIZ DREBES, CPF nº 470.592.656-00, para empreender viagem a cidade de AURORA-TO, com o objetivo de participar do Seminário “Captação de Recursos”, integrante do Projeto Transforma Cidade – TO, ofertado pelo SEBRAE, a ser realizado nos dias 16 e 17 de abril. A participação do Gestor de Convênios no referido seminário é de grande relevância para o aprimoramento técnico e estratégico, especialmente no que se refere à identificação de oportunidades, elaboração de propostas e captação de recursos junto a diferentes esferas governamentais e instituições parceiras. O conhecimento adquirido contribuirá diretamente para o fortalecimento da gestão pública municipal, possibilitando maior eficiência na obtenção de investimentos e no desenvolvimento de projetos de interesse coletivo. Ressalta-se que o prestador de serviços realizará deslocamento com ida e retorno no mesmo dia 16 de abril, bem como ida e retorno no mesmo dia 17 de abril, em razão da programação do evento, não havendo necessidade de pernoite.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 5454-2.</t>
   </si>
   <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>Concessão de 0,75 (75%) para o prestador de serviços GILMAR LUIZ DREBES, CPF nº 470.592.656-00, para empreender viagem a cidade de AURORA-TO, com o objetivo de participar do Seminário “Captação de Recursos”, integrante do Projeto Transforma Cidade – TO, ofertado pelo SEBRAE, a ser realizado nos dias 16 e 17 de abril. A participação do Gestor de Convênios no referido seminário é de grande relevância para o aprimoramento técnico e estratégico, especialmente no que se refere à identificação de oportunidades, elaboração de propostas e captação de recursos junto a diferentes esferas governamentais e instituições parceiras. O conhecimento adquirido contribuirá diretamente para o fortalecimento da gestão pública municipal, possibilitando maior eficiência na obtenção de investimentos e no desenvolvimento de projetos de interesse coletivo. Ressalta-se que o prestador de serviços realizará deslocamento com ida e retorno no mesmo dia 16 de abril, bem como ida e retorno no mesmo dia 17 de abril, em razão da programação do evento, não havendo necessidade de pernoite.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 5454-2.</t>
   </si>
   <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>LUELLY SILVA DIAS</t>
   </si>
   <si>
     <t>R$ 150,00</t>
   </si>
@@ -478,53 +594,50 @@
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no evento de reconhecimento do Selo Criança Alfabetizada, iniciativa de grande relevância para a promoção da educação básica e valorização das ações voltadas à alfabetização na idade certa, contribuindo para o aprimoramento das políticas educacionais municipais; Realizar visita à Secretaria Estadual dos Esportes e Juventude, com o objetivo de tratar de projetos, programas e possíveis parcerias voltadas ao desenvolvimento de ações nas áreas de esporte e juventude, visando ampliar oportunidades e benefícios à população local; Efetuar visita ao gabinete do Deputado Estadual Eduardo Fortes, onde foram discutidas demandas prioritárias do município, com foco na busca de parcerias institucionais e captação de recursos para investimentos em diversas áreas da administração pública; E participar do evento de inauguração do EcoNúcleo da Defensoria Pública em Arraias/TO, ação importante para o fortalecimento do acesso à justiça e promoção da cidadania, especialmente no que se refere às pautas socioambientais.
 Dados Bancários: Banco do Brasil, Agência: 5197-7 Conta corrente: 971367-0.</t>
   </si>
   <si>
     <t>03:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">PORTO NACIONAL - </t>
   </si>
   <si>
     <t>R$ 450,00</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor CELIOMAR REGO DA SILVA, CPF nº 908.517.491-00, para empreender viagem a cidade de PORTO NACIONAL-TO, com a finalidade de viabilizar a participação em capacitação sobre ICMS Ecológico, a ser realizada nos dias 14 e 15 de abril, conforme programação em ofício anexo. O referido evento tem como objetivo capacitar os servidores municipais, proporcionando conhecimentos técnicos e práticos voltados à implementação de ações estratégicas que contribuam para o aumento da arrecadação do município no que se refere ao ICMS Ecológico. Em razão do cumprimento prévio de agenda institucional no dia 14 de abril, o servidor se deslocará de Palmas/TO e participará da capacitação referente ao ICMS Ecológico apenas no dia 15 de abril, evento este de relevante interesse para a administração pública municipal, por contribuir diretamente para o aprimoramento técnico e a captação de recursos vinculados às políticas ambientais.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 9256-8.</t>
   </si>
   <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>12:30:00</t>
   </si>
   <si>
-    <t>21:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>R$ 60,00</t>
   </si>
   <si>
     <t>Concessão de 0,5 (meia diária) para a servidora ADEAN DIAS DE OLIVEIRA, CPF nº 029.570.671-61, para empreender viagem a cidade de AURORA-TO, com o objetivo de participação na 9ª Reunião Ordinária do Fórum Permanente da Região Turística das Serras Gerais, a ser realizada nos dias 14 e 15 de abril, no município de Aurora do Tocantins/TO. A servidora realizará deslocamento de ida e retorno no mesmo dia 14 de abril, bem como ida e retorno no dia 15 de abril. Destaca-se que a servidora atua como interlocutora municipal responsável pelo Sistema do Mapa do Turismo Brasileiro, sendo sua participação essencial para o acompanhamento das diretrizes, atualização de informações e alinhamento das ações estratégicas relacionadas ao desenvolvimento do turismo no município e na região. A participação neste evento é de fundamental importância para o fortalecimento das ações voltadas ao turismo regional, tendo em vista que o fórum reúne representantes de diversos municípios, instituições públicas e privadas, com o objetivo de discutir estratégias, alinhar projetos e promover a integração entre os atores envolvidos no setor turístico. A concessão da diária se faz necessária para custear despesas com deslocamento e alimentação, garantindo a participação efetiva no evento e o cumprimento das atividades institucionais.
 Dados Bancários: Agência: 2704-9 Conta corrente: 14587-4.</t>
   </si>
   <si>
     <t>Concessão de 0,5 (meia diária) para a servidora LUELLY SILVA DIAS, CPF nº 046.799.271-19, para empreender viagem a cidade de AURORA-TO, com o objetivo de efetuar participação na 9ª Reunião Ordinária do Fórum Permanente da Região Turística das Serras Gerais, a ser realizada nos dias 14 e 15 de abril, no município de Aurora do Tocantins/TO. O servidor realizará deslocamento de ida e retorno no dia 14 de abril, bem como ida e retorno no dia 15 de abril. A participação neste evento é de fundamental importância para o fortalecimento das ações voltadas ao desenvolvimento do turismo regional, tendo em vista que o fórum reúne representantes de diversos municípios, instituições públicas e privadas, com o objetivo de discutir estratégias, alinhar projetos e promover a integração entre os atores envolvidos no setor turístico. A concessão da diária se faz necessária para custear despesas com deslocamento e alimentação, garantindo a participação efetiva no evento e o cumprimento das atividades institucionais.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 17054-2.</t>
   </si>
   <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>Concessão de 0,75 (meia diária) para o servidor ANTÔNIO CARLOS PALMEIRA, CPF nº 827.535.471-49, para empreender viagem a cidade de LUÍS EDUARDO MAGALHÃES-BA, com o objetivo de efetuar a condução do veículo oficial FIAT TORO ULTRA PLACA: TFK8E009 do município até a cidade de Luís Eduardo Magalhães - BA, para realização de  revisão programada e manutenção preventiva junto à concessionária autorizada, previamente agendada conforme cronograma de manutenção, visando garantir a segurança dos usuários, a conservação do patrimônio público e a continuidade dos serviços administrativos.
 Dados Bancários: Banco do Brasil, Agência: 2895-9 Conta corrente: 63065-9.</t>
   </si>
   <si>
     <t>EDUARDO FERREIRA GOMES PALMEIRA</t>
   </si>
   <si>
     <t>Concessão de 3,50 (três diárias e meia) para o servidor EDUARDO FERREIRA GOMES PALMEIRA, CPF nº 090.701.811-42, para empreender viagem a cidade de PORTO NACIONAL-TO, com a finalidade de viabilizar a participação em capacitação sobre ICMS Ecológico, a ser realizada nos dias 14 e 15 de abril, conforme programação em ofício anexo. O referido evento tem como objetivo capacitar os servidores municipais, proporcionando conhecimentos técnicos e práticos voltados à implementação de ações estratégicas que contribuam para o aumento da arrecadação do município no que se refere ao ICMS Ecológico.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 17.236-7.</t>
   </si>
   <si>
@@ -633,99 +746,93 @@
   <si>
     <t xml:space="preserve">PARANÃ - </t>
   </si>
   <si>
     <t>R$ 180,00</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor LUIZ CARLOS MATOS TAVARES, CPF nº 970.438.001-10, para empreender viagem a cidade de PARANÃ-TO, com o objetivo de efetuar deslocamento realizado para conduzir a equipe de futsal do município de Novo Alegre/TO até o município de Paranã/TO, para participação na Copa Sudeste de Futsal, que acontecerá no período de 13 a 15 de março de 2026, por meio de cessão à Secretaria Municipal de Cultura, Esportes, Lazer e Turismo. A participação da equipe no referido evento esportivo exige transporte adequado e seguro, sendo indispensável a atuação do motorista para garantir o traslado dos atletas e comissão técnica, bem como o cumprimento da programação estabelecida durante a competição.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 7326-1.</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para a servidora LUELLY SILVA DIAS, CPF nº 046.799.271-19, para empreender viagem a cidade de PARANÃ-TO, com o objetivo de efetuar viagem para acompanhar o time de futsal de Novo Alegre durante participação na Copa Sudeste de Futsal, que acontecerá em Paranã/TO, nos dias 13 a 15 de março de 2026.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 17054-2.</t>
   </si>
   <si>
     <t>MARCOS DIONE FERREIRA GOMES</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor MARCOS DIONE FERREIRA GOMES, CPF nº 046.799.611-39, para empreender viagem a cidade de PARANÃ-TO, com o objetivo de efetuar viagem para acompanhar o time de futsal de Novo Alegre durante participação na Copa Sudeste de Futsal, que acontecerá em Paranã/TO, nos dias 13 a 15 de março de 2026.
 Dados Bancários: Banco do Brasil, Agência: 2400-7 Conta corrente: 19395-x.</t>
   </si>
   <si>
     <t>09/03/2026</t>
   </si>
   <si>
-    <t>15:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>R$ 3.600,00</t>
   </si>
   <si>
     <t>Concessão de 4,50 (quatro diárias e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar visita aos Gabinetes da Senadora Dorinha, do Deputado Eduardo Fortes e às Secretarias de Estado do Esportes e do Turismo, para buscar parcerias para desenvolvimento dos diversos setores da administração municipal e protocolar ofícios de solicitação de apoio aos eventos esportivos e turísticos do Município,. Efetuar também participação no evento de Lançamento do Plano Brasis 2025-2027, da Secretaria de Turismo e na cerimônia de entrega do "Selo Município Amigo do Futuro", do Programa TCE de Olho no Futuro - Aliança pela Primeira Infância. 
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x.</t>
   </si>
   <si>
     <t>Concessão de 4,50 (quatro diárias e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar visita ao Gabinete do Deputado Eduardo Fortes e às Secretarias de Estado do Esportes e do Turismo, para buscar parcerias para desenvolvimento dos diversos setores da administração municipal e protocolar ofícios de solicitação de apoio aos eventos esportivos e turísticos do Município,. Efetuar também participação no evento de Lançamento do Plano Brasis 2025-2027, da Secretaria de Turismo e na cerimônia de entrega do "Selo Município Amigo do Futuro", do Programa TCE de Olho no Futuro - Aliança pela Primeira Infância.</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para a servidora LUELLY SILVA DIAS, CPF nº 046.799.271-19, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no evento de Lançamento do Plano Brasis 2025-2027, evento da Secretaria de Estado do Turismo, em parceria com a Embratur e o Sebrae Estadual e Nacional. O evento acontecerá no dia 10 de março de 2026, em Palmas/TO e tem como objetivo apresentar as diretrizes do novo Plano Internacional de Marketing Turístico no Brasil e será um momento estratégico de alinhamento das ações estaduais e municipais com foco no fortalecimento do turismo e ampliação da competitividade dos destinos tocantinenses no cenário nacional e internacional.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 17054-2.</t>
   </si>
   <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor WILMAN ROSA DA SILVA, CPF nº 620.483.411-87, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar retirada e transporte de madeiras doadas pela Naturatins à Prefeitura Municipal de Novo Alegre/TO, para realização de reforma do Parque de Vaquejada Antônio Miguel de Oliveira.
 Dados Bancários: Agência: 3977-2  Conta corrente: 9088-3.</t>
   </si>
   <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>28/02/2026</t>
   </si>
   <si>
     <t xml:space="preserve">PEIXE - </t>
   </si>
   <si>
     <t>R$ 700,00</t>
   </si>
   <si>
     <t>Concessão de 3,50 (três diárias e meia) para a servidora LUELLY SILVA DIAS, CPF nº 046.799.271-19, para empreender viagem a cidade de PEIXE-TO, com o objetivo de efetuar participação no Encontro Turismo na Estrada, iniciativa voltada ao fortalecimento da gestão pública do turismo, à integração regional e ao desenvolvimento econômico dos destinos turísticos. O evento acontecerá acontecerá nos dias 26 e 27 de fevereiro, no município de Peixe/TO.  
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 17054-2.</t>
   </si>
   <si>
-    <t>LEISSE EMILY FERREIRA DE SOUSA</t>
-[...1 lines deleted...]
-  <si>
     <t>Concessão de 2,50 (duas diárias e meia) para a servidora LEISSE EMILY FERREIRA DE SOUSA, CPF nº 046.798.681-98, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no curso "O PAPEL DOS MUNICÍPIOS NA REFORMA TRIBUTÁRIA", ofertado pela CNM, que acontecerá no dia 26 de fevereiro de 2026 em Palmas/TO. O curso contribuirá para o aprimoramento do conhecimento sobre os impactos da reforma nos municípios, fortalecendo a capacidade de análise, planejamento e tomada de decisões, além de assegurar maior eficiência na gestão pública municipal e visando a necessidade de atualização técnica diante das recentes mudanças na legislação tributária nacional.
 Dados Bancários: Agência: 3977-2 Conta corrente: 12.227-0.</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para o servidor ADEAN DIAS DE OLIVEIRA, CPF nº 029.570.671-61, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no curso "O PAPEL DOS MUNICÍPIOS NA REFORMA TRIBUTÁRIA", ofertado pela CNM, que acontecerá no dia 26 de fevereiro de 2026 em Palmas/TO. O curso contribuirá para o aprimoramento do conhecimento sobre os impactos da reforma nos municípios, fortalecendo a capacidade de análise, planejamento e tomada de decisões, além de assegurar maior eficiência na gestão pública municipal e visando a necessidade de atualização técnica diante das recentes mudanças na legislação tributária nacional.
 Dados Bancários: Agência: 2704-9 Conta corrente: 14587-4.</t>
   </si>
   <si>
     <t>TÂNIA MIRIAN TAVARES</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para a servidora TÂNIA MIRIAN TAVARES, CPF nº 020.761.321-47, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação no curso "O PAPEL DOS MUNICÍPIOS NA REFORMA TRIBUTÁRIA", ofertado pela CNM, que acontecerá no dia 26 de fevereiro de 2026 em Palmas/TO. O curso contribuirá para o aprimoramento do conhecimento sobre os impactos da reforma nos municípios, fortalecendo a capacidade de análise, planejamento e tomada de decisões, além de assegurar maior eficiência na gestão pública municipal e visando a necessidade de atualização técnica diante das recentes mudanças na legislação tributária nacional.
 Dados Bancários: Agência: 3977-2  Conta corrente: 12.216-5.</t>
   </si>
   <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para a servidora KENIA LAMARQUE MOREIRA CAMPOS, CPF nº 040.108.201-60, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação na Cerimônia de Premiação e do Encontro Estadual da Rede Estendida, que contemplará a entrega do Selo Sebrae de Referência em Atendimento e do Prêmio Tesouros da Rede estendida, ofertado pelo SEBRAE. O evento acontecerá nos dias 24 e 25 de fevereiro, em Palmas/TO, e contará com a participação dos Agentes de Desenvolvimento e Atendentes das Salas do Empreendedor.
 Dados Bancários: Agência: 3977-2 Conta corrente: 12.070-7.</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de efetuar participação na "Grande Mobilização em Brasília contra Pautas-Bombas", organizada pela CNM. O evento discutirá matérias em tramitação no Congresso Nacional que poderá impactar os cofres municipais; e para efetuar visita aos Gabinetes dos Deputados Toinho Andrade, Carlos Henrique Gaguim e Vicentinho Júnior, para buscar parcerias para desenvolvimento dos diversos setores da administração municipal.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x.</t>
   </si>
@@ -752,53 +859,50 @@
   </si>
   <si>
     <t>05:30:00</t>
   </si>
   <si>
     <t>Concessão de 0,75 (75% de uma diária) para o servidor ANTÔNIO CARLOS PALMEIRA, CPF nº 827.535.471-49, para empreender viagem a cidade de LUÍS EDUARDO MAGALHÃES-BA, com o objetivo de efetuar a condução do veículo oficial FIAT TORO ULTRA PLACA: TFK8E009 do município até a cidade de Luís Eduardo Magalhães - BA, para realização de  revisão programada e manutenção preventiva junto à concessionária autorizada, previamente agendada conforme cronograma de manutenção, visando garantir a segurança dos usuários, a conservação do patrimônio público e a continuidade dos serviços administrativos.
 Dados Bancários: Banco do Brasil, Agência: 2895-9 Conta corrente: 63065-9.</t>
   </si>
   <si>
     <t>04/02/2026</t>
   </si>
   <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para a servidora IVANILDA MARIA QUEIROZ PEREIRA, CPF nº 830.131.561-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação em reunião técnica do Tribunal de Contas do Estado do Tocantins, com o Conselheiro Severiano José Costandrade de Aguiar, no dia 05 de fevereiro de 2026, no Auditório do Tribunal de Contas. A reunião tem por objetivo tratar de aspectos relevantes da gestão pública, o aprimoramento da relação institucional entre o Tribunal de Contas e os jurisdicionados, e a atuação do Controle Interno, considerando sua essencialidade para a prevenção de inconformidades e fortalecimento da eficiência administrativa.
 Dados Bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 10826-x.</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para o servidor PAULINO PEREIRA DOS SANTOS, CPF nº 097.808.311-34, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação em reunião técnica do Tribunal de Contas do Estado do Tocantins, com o Conselheiro Severiano José Costandrade de Aguiar, no dia 05 de fevereiro de 2026, no Auditório do Tribunal de Contas. A reunião tem por objetivo tratar de aspectos relevantes da gestão pública, o aprimoramento da relação institucional entre o Tribunal de Contas e os jurisdicionados, e a atuação do Controle Interno, considerando sua essencialidade para a prevenção de inconformidades e fortalecimento da eficiência administrativa; E para visita ao Gabinete do Deputado Eduardo Fortes, em busca de parcerias nas diversas áreas da gestão municipal.
 Dados Bancários: Agência: 5197-7 Conta corrente: 971367-0.</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para a servidora LEISSE EMILY FERREIRA DE SOUSA, CPF nº 046.798.681-98, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação em reunião técnica do Tribunal de Contas do Estado do Tocantins, com o Conselheiro Severiano José Costandrade de Aguiar, no dia 05 de fevereiro de 2026, no Auditório do Tribunal de Contas. A reunião tem por objetivo tratar de aspectos relevantes da gestão pública, o aprimoramento da relação institucional entre o Tribunal de Contas e os jurisdicionados, e a atuação do Controle Interno, considerando sua essencialidade para a prevenção de inconformidades e fortalecimento da eficiência administrativa.
 Dados Bancários: Agência: 3977-2 Conta corrente: 12.227-0.</t>
-  </si>
-[...1 lines deleted...]
-    <t>MESAUILES HENRIQUE DE LIMA BATISTA</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para a servidora MESAUILES HENRIQUE DE LIMA BATISTA, CPF nº 028.664.491-69, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar participação em reunião técnica do Tribunal de Contas do Estado do Tocantins, com o Conselheiro Severiano José Costandrade de Aguiar, no dia 05 de fevereiro de 2026, no Auditório do Tribunal de Contas. A reunião tem por objetivo tratar de aspectos relevantes da gestão pública, o aprimoramento da relação institucional entre o Tribunal de Contas e os jurisdicionados, e a atuação do Controle Interno, considerando sua essencialidade para a prevenção de inconformidades e fortalecimento da eficiência administrativa.
 Dados Bancários: Agência: 3977-2 Conta corrente: 11.673-4.</t>
   </si>
   <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para a servidora LEISSE EMILY FERREIRA DE SOUSA, CPF nº 046.798.681-98, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar na capacitação "NOVO IMPACTO FISCAL MUNICIPAL - Precatórios, Previdência e a Virada Tributária dos Municípios", oferecida pela ATM - Associação Tocantinense de Municípios, que acontecerá no dia 29 de janeiro, a partir  das 8h, no Auditório da ATM em Palmas/TO.  O curso proporcionará atualização técnica e normativa acerca dos impactos fiscais dos precatórios, das mudanças no regime previdenciário e das recentes transformações no sistema tributário municipal. A capacitação contribuirá para o aprimoramento das competências do servidor, possibilitando a aplicação prática dos conhecimentos adquiridos no planejamento, na tomada de decisões e na adoção de medidas que promovam o equilíbrio fiscal, a sustentabilidade das contas públicas e a conformidade legal do Município.
 Dados bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 12.227-0</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para a servidora MESAUILES HENRIQUE DE LIMA BATISTA, CPF nº 028.664.491-69, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar na capacitação "NOVO IMPACTO FISCAL MUNICIPAL - Precatórios, Previdência e a Virada Tributária dos Municípios", oferecida pela ATM - Associação Tocantinense de Municípios, que acontecerá no dia 29 de janeiro, a partir  das 8h, no Auditório da ATM em Palmas/TO.  O curso proporcionará atualização técnica e normativa acerca dos impactos fiscais dos precatórios, das mudanças no regime previdenciário e das recentes transformações no sistema tributário municipal. A capacitação contribuirá para o aprimoramento das competências do servidor, possibilitando a aplicação prática dos conhecimentos adquiridos no planejamento, na tomada de decisões e na adoção de medidas que promovam o equilíbrio fiscal, a sustentabilidade das contas públicas e a conformidade legal do Município.
 Dados bancários: Banco do Brasil, Agência: 3977-2 Conta corrente: 11.673-4.</t>
   </si>
   <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>29/01/2026</t>
   </si>
@@ -1161,2808 +1265,3288 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J86"/>
+  <dimension ref="A1:J101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
-        <v>2720</v>
+        <v>3394</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
-        <v>2676</v>
+        <v>3408</v>
       </c>
       <c r="B3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
-        <v>2680</v>
+        <v>3433</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="F4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="J4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
-        <v>2684</v>
+        <v>3434</v>
       </c>
       <c r="B5" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="F5" t="s">
+        <v>33</v>
+      </c>
+      <c r="G5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H5" t="s">
         <v>30</v>
       </c>
-      <c r="G5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
-        <v>2763</v>
+        <v>3325</v>
       </c>
       <c r="B6" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="F6" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="I6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="J6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
-        <v>2640</v>
+        <v>3042</v>
       </c>
       <c r="B7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C7" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="D7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F7" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I7" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="J7" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
-        <v>2670</v>
+        <v>3039</v>
       </c>
       <c r="B8" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="C8" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>48</v>
       </c>
       <c r="F8" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="I8" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="J8" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
-        <v>2601</v>
+        <v>3041</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="E9" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I9" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="J9" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
-        <v>2613</v>
+        <v>2983</v>
       </c>
       <c r="B10" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="C10" t="s">
+        <v>55</v>
+      </c>
+      <c r="D10" t="s">
+        <v>54</v>
+      </c>
+      <c r="E10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" t="s">
+        <v>33</v>
+      </c>
+      <c r="G10" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" t="s">
+        <v>30</v>
+      </c>
+      <c r="I10" t="s">
         <v>44</v>
       </c>
-      <c r="D10" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
-        <v>2716</v>
+        <v>2895</v>
       </c>
       <c r="B11" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="D11" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="E11" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="F11" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="I11" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="J11" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
-        <v>2717</v>
+        <v>2897</v>
       </c>
       <c r="B12" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="D12" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="E12" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="F12" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="I12" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="J12" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
-        <v>2511</v>
+        <v>3037</v>
       </c>
       <c r="B13" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="D13" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="E13" t="s">
-        <v>21</v>
+        <v>67</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I13" t="s">
-        <v>36</v>
+        <v>68</v>
       </c>
       <c r="J13" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
-        <v>2537</v>
+        <v>3038</v>
       </c>
       <c r="B14" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C14" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="D14" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E14" t="s">
+        <v>67</v>
+      </c>
+      <c r="F14" t="s">
         <v>52</v>
       </c>
-      <c r="F14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I14" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="J14" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
-        <v>2327</v>
+        <v>2823</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="C15" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="E15" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="F15" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I15" t="s">
         <v>68</v>
       </c>
       <c r="J15" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
-        <v>2306</v>
+        <v>2824</v>
       </c>
       <c r="B16" t="s">
+        <v>72</v>
+      </c>
+      <c r="C16" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" t="s">
+        <v>73</v>
+      </c>
+      <c r="E16" t="s">
+        <v>42</v>
+      </c>
+      <c r="F16" t="s">
+        <v>52</v>
+      </c>
+      <c r="G16" t="s">
+        <v>15</v>
+      </c>
+      <c r="H16" t="s">
+        <v>16</v>
+      </c>
+      <c r="I16" t="s">
         <v>70</v>
       </c>
-      <c r="C16" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J16" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
-        <v>2307</v>
+        <v>2720</v>
       </c>
       <c r="B17" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D17" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="E17" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="F17" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>72</v>
+        <v>30</v>
       </c>
       <c r="I17" t="s">
-        <v>75</v>
+        <v>38</v>
       </c>
       <c r="J17" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
-        <v>2235</v>
+        <v>2676</v>
       </c>
       <c r="B18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C18" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="I18" t="s">
-        <v>49</v>
+        <v>82</v>
       </c>
       <c r="J18" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
-        <v>2213</v>
+        <v>2680</v>
       </c>
       <c r="B19" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C19" t="s">
-        <v>82</v>
+        <v>41</v>
       </c>
       <c r="D19" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="F19" t="s">
-        <v>47</v>
+        <v>84</v>
       </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I19" t="s">
-        <v>84</v>
+        <v>34</v>
       </c>
       <c r="J19" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
-        <v>2212</v>
+        <v>2684</v>
       </c>
       <c r="B20" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="C20" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20" t="s">
+        <v>78</v>
+      </c>
+      <c r="E20" t="s">
+        <v>37</v>
+      </c>
+      <c r="F20" t="s">
         <v>87</v>
       </c>
-      <c r="D20" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I20" t="s">
-        <v>84</v>
+        <v>34</v>
       </c>
       <c r="J20" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
-        <v>2211</v>
+        <v>2763</v>
       </c>
       <c r="B21" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" t="s">
+        <v>55</v>
+      </c>
+      <c r="D21" t="s">
+        <v>78</v>
+      </c>
+      <c r="E21" t="s">
+        <v>56</v>
+      </c>
+      <c r="F21" t="s">
+        <v>33</v>
+      </c>
+      <c r="G21" t="s">
+        <v>15</v>
+      </c>
+      <c r="H21" t="s">
         <v>89</v>
       </c>
-      <c r="C21" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I21" t="s">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="J21" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
-        <v>2301</v>
+        <v>2640</v>
       </c>
       <c r="B22" t="s">
         <v>91</v>
       </c>
       <c r="C22" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D22" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="E22" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F22" t="s">
-        <v>53</v>
+        <v>84</v>
       </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="I22" t="s">
-        <v>92</v>
+        <v>34</v>
       </c>
       <c r="J22" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
-        <v>2303</v>
+        <v>2670</v>
       </c>
       <c r="B23" t="s">
         <v>91</v>
       </c>
       <c r="C23" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D23" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="E23" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F23" t="s">
-        <v>57</v>
+        <v>87</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="I23" t="s">
-        <v>94</v>
+        <v>34</v>
       </c>
       <c r="J23" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
-        <v>2297</v>
+        <v>2601</v>
       </c>
       <c r="B24" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C24" t="s">
-        <v>51</v>
+        <v>94</v>
       </c>
       <c r="D24" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="E24" t="s">
-        <v>98</v>
+        <v>48</v>
       </c>
       <c r="F24" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="G24" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="I24" t="s">
-        <v>99</v>
+        <v>34</v>
       </c>
       <c r="J24" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
-        <v>2299</v>
+        <v>2613</v>
       </c>
       <c r="B25" t="s">
+        <v>93</v>
+      </c>
+      <c r="C25" t="s">
+        <v>20</v>
+      </c>
+      <c r="D25" t="s">
         <v>96</v>
       </c>
-      <c r="C25" t="s">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+      <c r="E25" t="s">
         <v>97</v>
       </c>
-      <c r="E25" t="s">
+      <c r="F25" t="s">
         <v>98</v>
       </c>
-      <c r="F25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G25" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I25" t="s">
-        <v>49</v>
+        <v>70</v>
       </c>
       <c r="J25" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
-        <v>2015</v>
+        <v>2716</v>
       </c>
       <c r="B26" t="s">
+        <v>93</v>
+      </c>
+      <c r="C26" t="s">
+        <v>22</v>
+      </c>
+      <c r="D26" t="s">
+        <v>91</v>
+      </c>
+      <c r="E26" t="s">
+        <v>42</v>
+      </c>
+      <c r="F26" t="s">
+        <v>49</v>
+      </c>
+      <c r="G26" t="s">
+        <v>15</v>
+      </c>
+      <c r="H26" t="s">
+        <v>100</v>
+      </c>
+      <c r="I26" t="s">
+        <v>101</v>
+      </c>
+      <c r="J26" t="s">
         <v>102</v>
-      </c>
-[...22 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
-        <v>2016</v>
+        <v>2717</v>
       </c>
       <c r="B27" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="C27" t="s">
+        <v>22</v>
+      </c>
+      <c r="D27" t="s">
+        <v>91</v>
+      </c>
+      <c r="E27" t="s">
+        <v>42</v>
+      </c>
+      <c r="F27" t="s">
+        <v>52</v>
+      </c>
+      <c r="G27" t="s">
+        <v>15</v>
+      </c>
+      <c r="H27" t="s">
+        <v>100</v>
+      </c>
+      <c r="I27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J27" t="s">
         <v>103</v>
-      </c>
-[...19 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
-        <v>1818</v>
+        <v>2511</v>
       </c>
       <c r="B28" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C28" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="D28" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="E28" t="s">
+        <v>79</v>
+      </c>
+      <c r="F28" t="s">
+        <v>33</v>
+      </c>
+      <c r="G28" t="s">
+        <v>15</v>
+      </c>
+      <c r="H28" t="s">
+        <v>30</v>
+      </c>
+      <c r="I28" t="s">
         <v>44</v>
       </c>
-      <c r="F28" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J28" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
-        <v>1914</v>
+        <v>2537</v>
       </c>
       <c r="B29" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="C29" t="s">
-        <v>111</v>
+        <v>20</v>
       </c>
       <c r="D29" t="s">
+        <v>107</v>
+      </c>
+      <c r="E29" t="s">
+        <v>42</v>
+      </c>
+      <c r="F29" t="s">
+        <v>98</v>
+      </c>
+      <c r="G29" t="s">
+        <v>15</v>
+      </c>
+      <c r="H29" t="s">
+        <v>16</v>
+      </c>
+      <c r="I29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J29" t="s">
         <v>108</v>
-      </c>
-[...16 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
-        <v>1917</v>
+        <v>2327</v>
       </c>
       <c r="B30" t="s">
+        <v>109</v>
+      </c>
+      <c r="C30" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" t="s">
         <v>110</v>
       </c>
-      <c r="C30" t="s">
+      <c r="E30" t="s">
+        <v>79</v>
+      </c>
+      <c r="F30" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" t="s">
+        <v>15</v>
+      </c>
+      <c r="H30" t="s">
+        <v>16</v>
+      </c>
+      <c r="I30" t="s">
+        <v>17</v>
+      </c>
+      <c r="J30" t="s">
         <v>111</v>
-      </c>
-[...19 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
-        <v>1693</v>
+        <v>2306</v>
       </c>
       <c r="B31" t="s">
+        <v>112</v>
+      </c>
+      <c r="C31" t="s">
+        <v>20</v>
+      </c>
+      <c r="D31" t="s">
+        <v>113</v>
+      </c>
+      <c r="E31" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" t="s">
+        <v>49</v>
+      </c>
+      <c r="G31" t="s">
+        <v>15</v>
+      </c>
+      <c r="H31" t="s">
+        <v>114</v>
+      </c>
+      <c r="I31" t="s">
         <v>115</v>
       </c>
-      <c r="C31" t="s">
+      <c r="J31" t="s">
         <v>116</v>
-      </c>
-[...19 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
-        <v>1736</v>
+        <v>2307</v>
       </c>
       <c r="B32" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C32" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="D32" t="s">
+        <v>113</v>
+      </c>
+      <c r="E32" t="s">
+        <v>22</v>
+      </c>
+      <c r="F32" t="s">
+        <v>52</v>
+      </c>
+      <c r="G32" t="s">
+        <v>15</v>
+      </c>
+      <c r="H32" t="s">
+        <v>114</v>
+      </c>
+      <c r="I32" t="s">
         <v>117</v>
       </c>
-      <c r="E32" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J32" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
-        <v>1737</v>
+        <v>2235</v>
       </c>
       <c r="B33" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="C33" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E33" t="s">
-        <v>12</v>
+        <v>120</v>
       </c>
       <c r="F33" t="s">
-        <v>57</v>
+        <v>121</v>
       </c>
       <c r="G33" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H33" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I33" t="s">
-        <v>49</v>
+        <v>70</v>
       </c>
       <c r="J33" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
-        <v>1624</v>
+        <v>2213</v>
       </c>
       <c r="B34" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C34" t="s">
+        <v>124</v>
+      </c>
+      <c r="D34" t="s">
         <v>123</v>
       </c>
-      <c r="D34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="F34" t="s">
-        <v>124</v>
+        <v>98</v>
       </c>
       <c r="G34" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H34" t="s">
         <v>125</v>
       </c>
       <c r="I34" t="s">
-        <v>28</v>
+        <v>126</v>
       </c>
       <c r="J34" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
-        <v>1621</v>
+        <v>2212</v>
       </c>
       <c r="B35" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C35" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="D35" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E35" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F35" t="s">
-        <v>124</v>
+        <v>98</v>
       </c>
       <c r="G35" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H35" t="s">
         <v>125</v>
       </c>
       <c r="I35" t="s">
-        <v>28</v>
+        <v>126</v>
       </c>
       <c r="J35" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
-        <v>1588</v>
+        <v>2211</v>
       </c>
       <c r="B36" t="s">
+        <v>131</v>
+      </c>
+      <c r="C36" t="s">
         <v>129</v>
       </c>
-      <c r="C36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E36" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F36" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="G36" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H36" t="s">
         <v>125</v>
       </c>
       <c r="I36" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="J36" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
-        <v>1589</v>
+        <v>2301</v>
       </c>
       <c r="B37" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="C37" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="D37" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="E37" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="F37" t="s">
-        <v>133</v>
+        <v>49</v>
       </c>
       <c r="G37" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H37" t="s">
-        <v>125</v>
+        <v>100</v>
       </c>
       <c r="I37" t="s">
-        <v>28</v>
+        <v>134</v>
       </c>
       <c r="J37" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
-        <v>1636</v>
+        <v>2303</v>
       </c>
       <c r="B38" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="C38" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D38" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="E38" t="s">
-        <v>135</v>
+        <v>37</v>
       </c>
       <c r="F38" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G38" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>48</v>
+        <v>100</v>
       </c>
       <c r="I38" t="s">
-        <v>99</v>
+        <v>136</v>
       </c>
       <c r="J38" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
-        <v>1637</v>
+        <v>2297</v>
       </c>
       <c r="B39" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="C39" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="D39" t="s">
-        <v>127</v>
+        <v>139</v>
       </c>
       <c r="E39" t="s">
-        <v>135</v>
+        <v>13</v>
       </c>
       <c r="F39" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="G39" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H39" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I39" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="J39" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
-        <v>1500</v>
+        <v>2299</v>
       </c>
       <c r="B40" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="C40" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="D40" t="s">
-        <v>127</v>
+        <v>139</v>
       </c>
       <c r="E40" t="s">
-        <v>138</v>
+        <v>13</v>
       </c>
       <c r="F40" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="G40" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H40" t="s">
-        <v>139</v>
+        <v>16</v>
       </c>
       <c r="I40" t="s">
-        <v>140</v>
+        <v>70</v>
       </c>
       <c r="J40" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
-        <v>1586</v>
+        <v>2015</v>
       </c>
       <c r="B41" t="s">
         <v>142</v>
       </c>
       <c r="C41" t="s">
         <v>143</v>
       </c>
       <c r="D41" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E41" t="s">
-        <v>144</v>
+        <v>42</v>
       </c>
       <c r="F41" t="s">
-        <v>133</v>
+        <v>49</v>
       </c>
       <c r="G41" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H41" t="s">
-        <v>125</v>
+        <v>100</v>
       </c>
       <c r="I41" t="s">
+        <v>101</v>
+      </c>
+      <c r="J41" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
-        <v>1503</v>
+        <v>2016</v>
       </c>
       <c r="B42" t="s">
         <v>142</v>
       </c>
       <c r="C42" t="s">
         <v>143</v>
       </c>
       <c r="D42" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E42" t="s">
-        <v>144</v>
+        <v>42</v>
       </c>
       <c r="F42" t="s">
-        <v>130</v>
+        <v>52</v>
       </c>
       <c r="G42" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H42" t="s">
-        <v>125</v>
+        <v>100</v>
       </c>
       <c r="I42" t="s">
-        <v>84</v>
+        <v>24</v>
       </c>
       <c r="J42" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
-        <v>1481</v>
+        <v>1818</v>
       </c>
       <c r="B43" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="C43" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="D43" t="s">
         <v>148</v>
       </c>
       <c r="E43" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F43" t="s">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="G43" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H43" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I43" t="s">
-        <v>16</v>
+        <v>70</v>
       </c>
       <c r="J43" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
-        <v>1498</v>
+        <v>1914</v>
       </c>
       <c r="B44" t="s">
+        <v>150</v>
+      </c>
+      <c r="C44" t="s">
+        <v>61</v>
+      </c>
+      <c r="D44" t="s">
         <v>148</v>
       </c>
-      <c r="C44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E44" t="s">
-        <v>103</v>
+        <v>42</v>
       </c>
       <c r="F44" t="s">
-        <v>150</v>
+        <v>49</v>
       </c>
       <c r="G44" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H44" t="s">
-        <v>139</v>
+        <v>16</v>
       </c>
       <c r="I44" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="J44" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
-        <v>1499</v>
+        <v>1917</v>
       </c>
       <c r="B45" t="s">
+        <v>150</v>
+      </c>
+      <c r="C45" t="s">
+        <v>61</v>
+      </c>
+      <c r="D45" t="s">
         <v>148</v>
       </c>
-      <c r="C45" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E45" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="F45" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="G45" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H45" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I45" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="J45" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
-        <v>1538</v>
+        <v>1693</v>
       </c>
       <c r="B46" t="s">
         <v>153</v>
       </c>
       <c r="C46" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="D46" t="s">
         <v>154</v>
       </c>
       <c r="E46" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="F46" t="s">
-        <v>53</v>
+        <v>80</v>
       </c>
       <c r="G46" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="I46" t="s">
-        <v>55</v>
+        <v>155</v>
       </c>
       <c r="J46" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
-        <v>1541</v>
+        <v>1736</v>
       </c>
       <c r="B47" t="s">
         <v>153</v>
       </c>
       <c r="C47" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="D47" t="s">
         <v>154</v>
       </c>
       <c r="E47" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="F47" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="G47" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="I47" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="J47" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
-        <v>1305</v>
+        <v>1737</v>
       </c>
       <c r="B48" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="C48" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="D48" t="s">
+        <v>154</v>
+      </c>
+      <c r="E48" t="s">
+        <v>37</v>
+      </c>
+      <c r="F48" t="s">
+        <v>52</v>
+      </c>
+      <c r="G48" t="s">
+        <v>15</v>
+      </c>
+      <c r="H48" t="s">
+        <v>16</v>
+      </c>
+      <c r="I48" t="s">
+        <v>70</v>
+      </c>
+      <c r="J48" t="s">
         <v>158</v>
-      </c>
-[...16 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
-        <v>1378</v>
+        <v>1624</v>
       </c>
       <c r="B49" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C49" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="D49" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="E49" t="s">
-        <v>111</v>
+        <v>79</v>
       </c>
       <c r="F49" t="s">
-        <v>47</v>
+        <v>160</v>
       </c>
       <c r="G49" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>48</v>
+        <v>161</v>
       </c>
       <c r="I49" t="s">
-        <v>94</v>
+        <v>34</v>
       </c>
       <c r="J49" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
-        <v>1429</v>
+        <v>1621</v>
       </c>
       <c r="B50" t="s">
+        <v>163</v>
+      </c>
+      <c r="C50" t="s">
+        <v>59</v>
+      </c>
+      <c r="D50" t="s">
+        <v>163</v>
+      </c>
+      <c r="E50" t="s">
+        <v>79</v>
+      </c>
+      <c r="F50" t="s">
+        <v>160</v>
+      </c>
+      <c r="G50" t="s">
+        <v>15</v>
+      </c>
+      <c r="H50" t="s">
         <v>161</v>
       </c>
-      <c r="C50" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I50" t="s">
-        <v>99</v>
+        <v>34</v>
       </c>
       <c r="J50" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
-        <v>1431</v>
+        <v>1588</v>
       </c>
       <c r="B51" t="s">
+        <v>165</v>
+      </c>
+      <c r="C51" t="s">
+        <v>55</v>
+      </c>
+      <c r="D51" t="s">
+        <v>165</v>
+      </c>
+      <c r="E51" t="s">
+        <v>79</v>
+      </c>
+      <c r="F51" t="s">
+        <v>166</v>
+      </c>
+      <c r="G51" t="s">
+        <v>15</v>
+      </c>
+      <c r="H51" t="s">
         <v>161</v>
       </c>
-      <c r="C51" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I51" t="s">
-        <v>49</v>
+        <v>167</v>
       </c>
       <c r="J51" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
-        <v>1533</v>
+        <v>1589</v>
       </c>
       <c r="B52" t="s">
         <v>165</v>
       </c>
       <c r="C52" t="s">
-        <v>103</v>
+        <v>55</v>
       </c>
       <c r="D52" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="E52" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="F52" t="s">
-        <v>53</v>
+        <v>169</v>
       </c>
       <c r="G52" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H52" t="s">
-        <v>48</v>
+        <v>161</v>
       </c>
       <c r="I52" t="s">
-        <v>112</v>
+        <v>34</v>
       </c>
       <c r="J52" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
-        <v>1534</v>
+        <v>1636</v>
       </c>
       <c r="B53" t="s">
         <v>165</v>
       </c>
       <c r="C53" t="s">
-        <v>103</v>
+        <v>41</v>
       </c>
       <c r="D53" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="E53" t="s">
-        <v>12</v>
+        <v>171</v>
       </c>
       <c r="F53" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="G53" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H53" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I53" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="J53" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
-        <v>1113</v>
+        <v>1637</v>
       </c>
       <c r="B54" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="C54" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="D54" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="E54" t="s">
-        <v>11</v>
+        <v>171</v>
       </c>
       <c r="F54" t="s">
-        <v>79</v>
+        <v>52</v>
       </c>
       <c r="G54" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H54" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I54" t="s">
-        <v>171</v>
+        <v>70</v>
       </c>
       <c r="J54" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
-        <v>1115</v>
+        <v>1500</v>
       </c>
       <c r="B55" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="C55" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="D55" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="E55" t="s">
-        <v>11</v>
+        <v>174</v>
       </c>
       <c r="F55" t="s">
-        <v>67</v>
+        <v>98</v>
       </c>
       <c r="G55" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H55" t="s">
-        <v>48</v>
+        <v>175</v>
       </c>
       <c r="I55" t="s">
-        <v>68</v>
+        <v>176</v>
       </c>
       <c r="J55" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
-        <v>1186</v>
+        <v>1586</v>
       </c>
       <c r="B56" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="C56" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="D56" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="E56" t="s">
-        <v>21</v>
+        <v>67</v>
       </c>
       <c r="F56" t="s">
-        <v>53</v>
+        <v>169</v>
       </c>
       <c r="G56" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H56" t="s">
-        <v>48</v>
+        <v>161</v>
       </c>
       <c r="I56" t="s">
-        <v>99</v>
+        <v>180</v>
       </c>
       <c r="J56" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
-        <v>1188</v>
+        <v>1503</v>
       </c>
       <c r="B57" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="C57" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="D57" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="E57" t="s">
-        <v>21</v>
+        <v>67</v>
       </c>
       <c r="F57" t="s">
-        <v>57</v>
+        <v>166</v>
       </c>
       <c r="G57" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H57" t="s">
-        <v>48</v>
+        <v>161</v>
       </c>
       <c r="I57" t="s">
-        <v>49</v>
+        <v>126</v>
       </c>
       <c r="J57" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
-        <v>1025</v>
+        <v>1481</v>
       </c>
       <c r="B58" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C58" t="s">
-        <v>98</v>
+        <v>41</v>
       </c>
       <c r="D58" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E58" t="s">
-        <v>144</v>
+        <v>37</v>
       </c>
       <c r="F58" t="s">
-        <v>181</v>
+        <v>29</v>
       </c>
       <c r="G58" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H58" t="s">
-        <v>182</v>
+        <v>30</v>
       </c>
       <c r="I58" t="s">
-        <v>183</v>
+        <v>38</v>
       </c>
       <c r="J58" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
-        <v>997</v>
+        <v>1498</v>
       </c>
       <c r="B59" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C59" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D59" t="s">
-        <v>180</v>
+        <v>163</v>
       </c>
       <c r="E59" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F59" t="s">
-        <v>130</v>
+        <v>185</v>
       </c>
       <c r="G59" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H59" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="I59" t="s">
-        <v>75</v>
+        <v>17</v>
       </c>
       <c r="J59" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
-        <v>1001</v>
+        <v>1499</v>
       </c>
       <c r="B60" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C60" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D60" t="s">
-        <v>180</v>
+        <v>165</v>
       </c>
       <c r="E60" t="s">
-        <v>144</v>
+        <v>55</v>
       </c>
       <c r="F60" t="s">
-        <v>186</v>
+        <v>98</v>
       </c>
       <c r="G60" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H60" t="s">
-        <v>182</v>
+        <v>16</v>
       </c>
       <c r="I60" t="s">
-        <v>183</v>
+        <v>24</v>
       </c>
       <c r="J60" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
-        <v>1101</v>
+        <v>1538</v>
       </c>
       <c r="B61" t="s">
         <v>188</v>
       </c>
       <c r="C61" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="D61" t="s">
-        <v>179</v>
+        <v>189</v>
       </c>
       <c r="E61" t="s">
-        <v>189</v>
+        <v>42</v>
       </c>
       <c r="F61" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="G61" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H61" t="s">
-        <v>48</v>
+        <v>100</v>
       </c>
       <c r="I61" t="s">
+        <v>101</v>
+      </c>
+      <c r="J61" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
-        <v>1102</v>
+        <v>1541</v>
       </c>
       <c r="B62" t="s">
         <v>188</v>
       </c>
       <c r="C62" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="D62" t="s">
-        <v>179</v>
+        <v>189</v>
       </c>
       <c r="E62" t="s">
-        <v>189</v>
+        <v>42</v>
       </c>
       <c r="F62" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="G62" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H62" t="s">
-        <v>48</v>
+        <v>100</v>
       </c>
       <c r="I62" t="s">
-        <v>94</v>
+        <v>24</v>
       </c>
       <c r="J62" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
-        <v>899</v>
+        <v>1305</v>
       </c>
       <c r="B63" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="C63" t="s">
-        <v>44</v>
+        <v>97</v>
       </c>
       <c r="D63" t="s">
         <v>193</v>
       </c>
       <c r="E63" t="s">
-        <v>103</v>
+        <v>120</v>
       </c>
       <c r="F63" t="s">
-        <v>130</v>
+        <v>14</v>
       </c>
       <c r="G63" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H63" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I63" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="J63" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
-        <v>679</v>
+        <v>1378</v>
       </c>
       <c r="B64" t="s">
+        <v>192</v>
+      </c>
+      <c r="C64" t="s">
+        <v>20</v>
+      </c>
+      <c r="D64" t="s">
+        <v>189</v>
+      </c>
+      <c r="E64" t="s">
+        <v>61</v>
+      </c>
+      <c r="F64" t="s">
+        <v>98</v>
+      </c>
+      <c r="G64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H64" t="s">
+        <v>16</v>
+      </c>
+      <c r="I64" t="s">
+        <v>136</v>
+      </c>
+      <c r="J64" t="s">
         <v>195</v>
-      </c>
-[...22 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
-        <v>636</v>
+        <v>1429</v>
       </c>
       <c r="B65" t="s">
+        <v>196</v>
+      </c>
+      <c r="C65" t="s">
+        <v>20</v>
+      </c>
+      <c r="D65" t="s">
+        <v>197</v>
+      </c>
+      <c r="E65" t="s">
+        <v>13</v>
+      </c>
+      <c r="F65" t="s">
+        <v>49</v>
+      </c>
+      <c r="G65" t="s">
+        <v>15</v>
+      </c>
+      <c r="H65" t="s">
+        <v>16</v>
+      </c>
+      <c r="I65" t="s">
+        <v>68</v>
+      </c>
+      <c r="J65" t="s">
         <v>198</v>
-      </c>
-[...22 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
-        <v>651</v>
+        <v>1431</v>
       </c>
       <c r="B66" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="C66" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="D66" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E66" t="s">
-        <v>111</v>
+        <v>13</v>
       </c>
       <c r="F66" t="s">
-        <v>203</v>
+        <v>52</v>
       </c>
       <c r="G66" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H66" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I66" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="J66" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
-        <v>652</v>
+        <v>1533</v>
       </c>
       <c r="B67" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C67" t="s">
-        <v>44</v>
+        <v>143</v>
       </c>
       <c r="D67" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="E67" t="s">
-        <v>111</v>
+        <v>37</v>
       </c>
       <c r="F67" t="s">
-        <v>133</v>
+        <v>49</v>
       </c>
       <c r="G67" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H67" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I67" t="s">
-        <v>140</v>
+        <v>50</v>
       </c>
       <c r="J67" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
-        <v>655</v>
+        <v>1534</v>
       </c>
       <c r="B68" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C68" t="s">
-        <v>44</v>
+        <v>143</v>
       </c>
       <c r="D68" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="E68" t="s">
-        <v>111</v>
+        <v>37</v>
       </c>
       <c r="F68" t="s">
-        <v>206</v>
+        <v>52</v>
       </c>
       <c r="G68" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H68" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I68" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="J68" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
-        <v>600</v>
+        <v>1113</v>
       </c>
       <c r="B69" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C69" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="D69" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="E69" t="s">
-        <v>111</v>
+        <v>41</v>
       </c>
       <c r="F69" t="s">
-        <v>22</v>
+        <v>121</v>
       </c>
       <c r="G69" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H69" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I69" t="s">
-        <v>140</v>
+        <v>206</v>
       </c>
       <c r="J69" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
-        <v>726</v>
+        <v>1115</v>
       </c>
       <c r="B70" t="s">
+        <v>204</v>
+      </c>
+      <c r="C70" t="s">
+        <v>11</v>
+      </c>
+      <c r="D70" t="s">
+        <v>205</v>
+      </c>
+      <c r="E70" t="s">
+        <v>41</v>
+      </c>
+      <c r="F70" t="s">
+        <v>14</v>
+      </c>
+      <c r="G70" t="s">
+        <v>15</v>
+      </c>
+      <c r="H70" t="s">
+        <v>16</v>
+      </c>
+      <c r="I70" t="s">
+        <v>17</v>
+      </c>
+      <c r="J70" t="s">
         <v>208</v>
-      </c>
-[...22 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
-        <v>728</v>
+        <v>1186</v>
       </c>
       <c r="B71" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C71" t="s">
-        <v>175</v>
+        <v>210</v>
       </c>
       <c r="D71" t="s">
-        <v>195</v>
+        <v>211</v>
       </c>
       <c r="E71" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="F71" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="G71" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H71" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="I71" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="J71" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
-        <v>604</v>
+        <v>1188</v>
       </c>
       <c r="B72" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="C72" t="s">
-        <v>51</v>
+        <v>210</v>
       </c>
       <c r="D72" t="s">
+        <v>211</v>
+      </c>
+      <c r="E72" t="s">
+        <v>79</v>
+      </c>
+      <c r="F72" t="s">
+        <v>52</v>
+      </c>
+      <c r="G72" t="s">
+        <v>15</v>
+      </c>
+      <c r="H72" t="s">
+        <v>16</v>
+      </c>
+      <c r="I72" t="s">
+        <v>70</v>
+      </c>
+      <c r="J72" t="s">
         <v>213</v>
-      </c>
-[...16 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
-        <v>606</v>
+        <v>1025</v>
       </c>
       <c r="B73" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C73" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="D73" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="E73" t="s">
-        <v>135</v>
+        <v>67</v>
       </c>
       <c r="F73" t="s">
-        <v>57</v>
+        <v>216</v>
       </c>
       <c r="G73" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H73" t="s">
-        <v>48</v>
+        <v>217</v>
       </c>
       <c r="I73" t="s">
-        <v>49</v>
+        <v>218</v>
       </c>
       <c r="J73" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
-        <v>546</v>
+        <v>997</v>
       </c>
       <c r="B74" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="C74" t="s">
+        <v>79</v>
+      </c>
+      <c r="D74" t="s">
+        <v>215</v>
+      </c>
+      <c r="E74" t="s">
+        <v>67</v>
+      </c>
+      <c r="F74" t="s">
+        <v>166</v>
+      </c>
+      <c r="G74" t="s">
+        <v>15</v>
+      </c>
+      <c r="H74" t="s">
         <v>217</v>
       </c>
-      <c r="D74" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I74" t="s">
-        <v>16</v>
+        <v>117</v>
       </c>
       <c r="J74" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
-        <v>346</v>
+        <v>1001</v>
       </c>
       <c r="B75" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="C75" t="s">
-        <v>111</v>
+        <v>79</v>
       </c>
       <c r="D75" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="E75" t="s">
-        <v>111</v>
+        <v>67</v>
       </c>
       <c r="F75" t="s">
-        <v>53</v>
+        <v>221</v>
       </c>
       <c r="G75" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H75" t="s">
-        <v>48</v>
+        <v>217</v>
       </c>
       <c r="I75" t="s">
-        <v>112</v>
+        <v>218</v>
       </c>
       <c r="J75" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
-        <v>348</v>
+        <v>1101</v>
       </c>
       <c r="B76" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C76" t="s">
-        <v>111</v>
+        <v>20</v>
       </c>
       <c r="D76" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="E76" t="s">
-        <v>111</v>
+        <v>28</v>
       </c>
       <c r="F76" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="G76" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H76" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I76" t="s">
-        <v>58</v>
+        <v>224</v>
       </c>
       <c r="J76" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
-        <v>350</v>
+        <v>1102</v>
       </c>
       <c r="B77" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C77" t="s">
-        <v>111</v>
+        <v>20</v>
       </c>
       <c r="D77" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="E77" t="s">
-        <v>111</v>
+        <v>28</v>
       </c>
       <c r="F77" t="s">
-        <v>203</v>
+        <v>52</v>
       </c>
       <c r="G77" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H77" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I77" t="s">
-        <v>58</v>
+        <v>136</v>
       </c>
       <c r="J77" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
-        <v>351</v>
+        <v>899</v>
       </c>
       <c r="B78" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C78" t="s">
-        <v>111</v>
+        <v>20</v>
       </c>
       <c r="D78" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="E78" t="s">
-        <v>111</v>
+        <v>143</v>
       </c>
       <c r="F78" t="s">
-        <v>224</v>
+        <v>166</v>
       </c>
       <c r="G78" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H78" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I78" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="J78" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
-        <v>228</v>
+        <v>679</v>
       </c>
       <c r="B79" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="C79" t="s">
-        <v>111</v>
+        <v>41</v>
       </c>
       <c r="D79" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E79" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="F79" t="s">
-        <v>203</v>
+        <v>84</v>
       </c>
       <c r="G79" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H79" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I79" t="s">
-        <v>58</v>
+        <v>155</v>
       </c>
       <c r="J79" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
-        <v>229</v>
+        <v>636</v>
       </c>
       <c r="B80" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="C80" t="s">
-        <v>111</v>
+        <v>48</v>
       </c>
       <c r="D80" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="E80" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="F80" t="s">
-        <v>224</v>
+        <v>166</v>
       </c>
       <c r="G80" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H80" t="s">
-        <v>48</v>
+        <v>234</v>
       </c>
       <c r="I80" t="s">
-        <v>58</v>
+        <v>235</v>
       </c>
       <c r="J80" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
-        <v>274</v>
+        <v>651</v>
       </c>
       <c r="B81" t="s">
+        <v>232</v>
+      </c>
+      <c r="C81" t="s">
+        <v>20</v>
+      </c>
+      <c r="D81" t="s">
         <v>230</v>
       </c>
-      <c r="C81" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E81" t="s">
-        <v>98</v>
+        <v>61</v>
       </c>
       <c r="F81" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="G81" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H81" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I81" t="s">
-        <v>232</v>
+        <v>24</v>
       </c>
       <c r="J81" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
-        <v>275</v>
+        <v>652</v>
       </c>
       <c r="B82" t="s">
+        <v>232</v>
+      </c>
+      <c r="C82" t="s">
+        <v>20</v>
+      </c>
+      <c r="D82" t="s">
         <v>230</v>
       </c>
-      <c r="C82" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E82" t="s">
-        <v>98</v>
+        <v>61</v>
       </c>
       <c r="F82" t="s">
-        <v>57</v>
+        <v>169</v>
       </c>
       <c r="G82" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H82" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I82" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="J82" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
-        <v>196</v>
+        <v>655</v>
       </c>
       <c r="B83" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="C83" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="D83" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="E83" t="s">
-        <v>98</v>
+        <v>61</v>
       </c>
       <c r="F83" t="s">
-        <v>53</v>
+        <v>239</v>
       </c>
       <c r="G83" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H83" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I83" t="s">
-        <v>112</v>
+        <v>24</v>
       </c>
       <c r="J83" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
-        <v>198</v>
+        <v>600</v>
       </c>
       <c r="B84" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="C84" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="D84" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="E84" t="s">
-        <v>98</v>
+        <v>61</v>
       </c>
       <c r="F84" t="s">
-        <v>57</v>
+        <v>80</v>
       </c>
       <c r="G84" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H84" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I84" t="s">
-        <v>58</v>
+        <v>176</v>
       </c>
       <c r="J84" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
-        <v>161</v>
+        <v>726</v>
       </c>
       <c r="B85" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C85" t="s">
-        <v>32</v>
+        <v>210</v>
       </c>
       <c r="D85" t="s">
-        <v>240</v>
+        <v>229</v>
       </c>
       <c r="E85" t="s">
-        <v>189</v>
+        <v>37</v>
       </c>
       <c r="F85" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="G85" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H85" t="s">
-        <v>48</v>
+        <v>100</v>
       </c>
       <c r="I85" t="s">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="J85" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86">
+        <v>728</v>
+      </c>
+      <c r="B86" t="s">
+        <v>241</v>
+      </c>
+      <c r="C86" t="s">
+        <v>210</v>
+      </c>
+      <c r="D86" t="s">
+        <v>229</v>
+      </c>
+      <c r="E86" t="s">
+        <v>37</v>
+      </c>
+      <c r="F86" t="s">
+        <v>52</v>
+      </c>
+      <c r="G86" t="s">
+        <v>15</v>
+      </c>
+      <c r="H86" t="s">
+        <v>100</v>
+      </c>
+      <c r="I86" t="s">
+        <v>24</v>
+      </c>
+      <c r="J86" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10">
+      <c r="A87">
+        <v>604</v>
+      </c>
+      <c r="B87" t="s">
+        <v>245</v>
+      </c>
+      <c r="C87" t="s">
+        <v>22</v>
+      </c>
+      <c r="D87" t="s">
+        <v>246</v>
+      </c>
+      <c r="E87" t="s">
+        <v>171</v>
+      </c>
+      <c r="F87" t="s">
+        <v>49</v>
+      </c>
+      <c r="G87" t="s">
+        <v>15</v>
+      </c>
+      <c r="H87" t="s">
+        <v>16</v>
+      </c>
+      <c r="I87" t="s">
+        <v>68</v>
+      </c>
+      <c r="J87" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10">
+      <c r="A88">
+        <v>606</v>
+      </c>
+      <c r="B88" t="s">
+        <v>245</v>
+      </c>
+      <c r="C88" t="s">
+        <v>22</v>
+      </c>
+      <c r="D88" t="s">
+        <v>246</v>
+      </c>
+      <c r="E88" t="s">
+        <v>171</v>
+      </c>
+      <c r="F88" t="s">
+        <v>52</v>
+      </c>
+      <c r="G88" t="s">
+        <v>15</v>
+      </c>
+      <c r="H88" t="s">
+        <v>16</v>
+      </c>
+      <c r="I88" t="s">
+        <v>70</v>
+      </c>
+      <c r="J88" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89">
+        <v>546</v>
+      </c>
+      <c r="B89" t="s">
+        <v>249</v>
+      </c>
+      <c r="C89" t="s">
+        <v>250</v>
+      </c>
+      <c r="D89" t="s">
+        <v>249</v>
+      </c>
+      <c r="E89" t="s">
+        <v>37</v>
+      </c>
+      <c r="F89" t="s">
+        <v>29</v>
+      </c>
+      <c r="G89" t="s">
+        <v>15</v>
+      </c>
+      <c r="H89" t="s">
+        <v>30</v>
+      </c>
+      <c r="I89" t="s">
+        <v>38</v>
+      </c>
+      <c r="J89" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90">
+        <v>346</v>
+      </c>
+      <c r="B90" t="s">
+        <v>252</v>
+      </c>
+      <c r="C90" t="s">
+        <v>61</v>
+      </c>
+      <c r="D90" t="s">
+        <v>253</v>
+      </c>
+      <c r="E90" t="s">
+        <v>61</v>
+      </c>
+      <c r="F90" t="s">
+        <v>49</v>
+      </c>
+      <c r="G90" t="s">
+        <v>15</v>
+      </c>
+      <c r="H90" t="s">
+        <v>16</v>
+      </c>
+      <c r="I90" t="s">
+        <v>50</v>
+      </c>
+      <c r="J90" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91">
+        <v>348</v>
+      </c>
+      <c r="B91" t="s">
+        <v>252</v>
+      </c>
+      <c r="C91" t="s">
+        <v>61</v>
+      </c>
+      <c r="D91" t="s">
+        <v>253</v>
+      </c>
+      <c r="E91" t="s">
+        <v>61</v>
+      </c>
+      <c r="F91" t="s">
+        <v>52</v>
+      </c>
+      <c r="G91" t="s">
+        <v>15</v>
+      </c>
+      <c r="H91" t="s">
+        <v>16</v>
+      </c>
+      <c r="I91" t="s">
+        <v>24</v>
+      </c>
+      <c r="J91" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92">
+        <v>350</v>
+      </c>
+      <c r="B92" t="s">
+        <v>252</v>
+      </c>
+      <c r="C92" t="s">
+        <v>61</v>
+      </c>
+      <c r="D92" t="s">
+        <v>253</v>
+      </c>
+      <c r="E92" t="s">
+        <v>61</v>
+      </c>
+      <c r="F92" t="s">
+        <v>62</v>
+      </c>
+      <c r="G92" t="s">
+        <v>15</v>
+      </c>
+      <c r="H92" t="s">
+        <v>16</v>
+      </c>
+      <c r="I92" t="s">
+        <v>24</v>
+      </c>
+      <c r="J92" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93">
+        <v>351</v>
+      </c>
+      <c r="B93" t="s">
+        <v>252</v>
+      </c>
+      <c r="C93" t="s">
+        <v>61</v>
+      </c>
+      <c r="D93" t="s">
+        <v>253</v>
+      </c>
+      <c r="E93" t="s">
+        <v>61</v>
+      </c>
+      <c r="F93" t="s">
+        <v>23</v>
+      </c>
+      <c r="G93" t="s">
+        <v>15</v>
+      </c>
+      <c r="H93" t="s">
+        <v>16</v>
+      </c>
+      <c r="I93" t="s">
+        <v>24</v>
+      </c>
+      <c r="J93" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94">
+        <v>228</v>
+      </c>
+      <c r="B94" t="s">
+        <v>258</v>
+      </c>
+      <c r="C94" t="s">
+        <v>61</v>
+      </c>
+      <c r="D94" t="s">
+        <v>259</v>
+      </c>
+      <c r="E94" t="s">
+        <v>20</v>
+      </c>
+      <c r="F94" t="s">
+        <v>62</v>
+      </c>
+      <c r="G94" t="s">
+        <v>15</v>
+      </c>
+      <c r="H94" t="s">
+        <v>16</v>
+      </c>
+      <c r="I94" t="s">
+        <v>24</v>
+      </c>
+      <c r="J94" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10">
+      <c r="A95">
+        <v>229</v>
+      </c>
+      <c r="B95" t="s">
+        <v>258</v>
+      </c>
+      <c r="C95" t="s">
+        <v>61</v>
+      </c>
+      <c r="D95" t="s">
+        <v>259</v>
+      </c>
+      <c r="E95" t="s">
+        <v>20</v>
+      </c>
+      <c r="F95" t="s">
+        <v>23</v>
+      </c>
+      <c r="G95" t="s">
+        <v>15</v>
+      </c>
+      <c r="H95" t="s">
+        <v>16</v>
+      </c>
+      <c r="I95" t="s">
+        <v>24</v>
+      </c>
+      <c r="J95" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96">
+        <v>274</v>
+      </c>
+      <c r="B96" t="s">
+        <v>262</v>
+      </c>
+      <c r="C96" t="s">
+        <v>20</v>
+      </c>
+      <c r="D96" t="s">
+        <v>263</v>
+      </c>
+      <c r="E96" t="s">
+        <v>13</v>
+      </c>
+      <c r="F96" t="s">
+        <v>49</v>
+      </c>
+      <c r="G96" t="s">
+        <v>15</v>
+      </c>
+      <c r="H96" t="s">
+        <v>16</v>
+      </c>
+      <c r="I96" t="s">
+        <v>264</v>
+      </c>
+      <c r="J96" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97">
+        <v>275</v>
+      </c>
+      <c r="B97" t="s">
+        <v>262</v>
+      </c>
+      <c r="C97" t="s">
+        <v>20</v>
+      </c>
+      <c r="D97" t="s">
+        <v>263</v>
+      </c>
+      <c r="E97" t="s">
+        <v>13</v>
+      </c>
+      <c r="F97" t="s">
+        <v>52</v>
+      </c>
+      <c r="G97" t="s">
+        <v>15</v>
+      </c>
+      <c r="H97" t="s">
+        <v>16</v>
+      </c>
+      <c r="I97" t="s">
+        <v>206</v>
+      </c>
+      <c r="J97" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98">
+        <v>196</v>
+      </c>
+      <c r="B98" t="s">
+        <v>267</v>
+      </c>
+      <c r="C98" t="s">
+        <v>55</v>
+      </c>
+      <c r="D98" t="s">
+        <v>268</v>
+      </c>
+      <c r="E98" t="s">
+        <v>13</v>
+      </c>
+      <c r="F98" t="s">
+        <v>49</v>
+      </c>
+      <c r="G98" t="s">
+        <v>15</v>
+      </c>
+      <c r="H98" t="s">
+        <v>16</v>
+      </c>
+      <c r="I98" t="s">
+        <v>50</v>
+      </c>
+      <c r="J98" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99">
+        <v>198</v>
+      </c>
+      <c r="B99" t="s">
+        <v>267</v>
+      </c>
+      <c r="C99" t="s">
+        <v>55</v>
+      </c>
+      <c r="D99" t="s">
+        <v>268</v>
+      </c>
+      <c r="E99" t="s">
+        <v>13</v>
+      </c>
+      <c r="F99" t="s">
+        <v>52</v>
+      </c>
+      <c r="G99" t="s">
+        <v>15</v>
+      </c>
+      <c r="H99" t="s">
+        <v>16</v>
+      </c>
+      <c r="I99" t="s">
+        <v>24</v>
+      </c>
+      <c r="J99" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10">
+      <c r="A100">
+        <v>161</v>
+      </c>
+      <c r="B100" t="s">
+        <v>271</v>
+      </c>
+      <c r="C100" t="s">
+        <v>55</v>
+      </c>
+      <c r="D100" t="s">
+        <v>272</v>
+      </c>
+      <c r="E100" t="s">
+        <v>28</v>
+      </c>
+      <c r="F100" t="s">
+        <v>49</v>
+      </c>
+      <c r="G100" t="s">
+        <v>15</v>
+      </c>
+      <c r="H100" t="s">
+        <v>16</v>
+      </c>
+      <c r="I100" t="s">
+        <v>50</v>
+      </c>
+      <c r="J100" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10">
+      <c r="A101">
         <v>179</v>
       </c>
-      <c r="B86" t="s">
-[...24 lines deleted...]
-        <v>242</v>
+      <c r="B101" t="s">
+        <v>271</v>
+      </c>
+      <c r="C101" t="s">
+        <v>55</v>
+      </c>
+      <c r="D101" t="s">
+        <v>272</v>
+      </c>
+      <c r="E101" t="s">
+        <v>28</v>
+      </c>
+      <c r="F101" t="s">
+        <v>52</v>
+      </c>
+      <c r="G101" t="s">
+        <v>15</v>
+      </c>
+      <c r="H101" t="s">
+        <v>16</v>
+      </c>
+      <c r="I101" t="s">
+        <v>24</v>
+      </c>
+      <c r="J101" t="s">
+        <v>274</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">