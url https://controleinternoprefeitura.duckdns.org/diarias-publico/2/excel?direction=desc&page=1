--- v0 (2026-08-22)
+++ v1 (2026-10-20)
@@ -12,367 +12,531 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Data Saída</t>
   </si>
   <si>
     <t>Hora Saída</t>
   </si>
   <si>
     <t>Data Chegada</t>
   </si>
   <si>
     <t>Hora Chegada</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Destino</t>
   </si>
   <si>
     <t>Valor Total</t>
   </si>
   <si>
     <t>Motivo da Diária</t>
   </si>
   <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>07:30:00</t>
+  </si>
+  <si>
+    <t>19:00:00</t>
+  </si>
+  <si>
+    <t>WISLENY LIMA SOUZA SANTOS</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TAGUATINGA - </t>
+  </si>
+  <si>
+    <t>R$ 150,00</t>
+  </si>
+  <si>
+    <t>Concessão de uma diária a conselheira tutelar Wisleny Lima Souza Santos para participar da reunião de Articulação e a Alimento Técnico da Família Acolhedora da Criança e do Adolescente na Câmara Municipal da cidade de Taguatinga-To.</t>
+  </si>
+  <si>
+    <t>LETICIA AMORIM TORRES ALMEIDA</t>
+  </si>
+  <si>
+    <t>R$ 1,50</t>
+  </si>
+  <si>
+    <t>Concessão de uma diária a conselheira tutelar Leticia Amorim Torres Almeida para participar da reunião de Articulação e a Alimento Técnico da Família Acolhedora da Criança e do Adolescente na Câmara Municipal da cidade de Taguatinga-To.</t>
+  </si>
+  <si>
+    <t>GLAUCIELHA MOREIRA PONTES</t>
+  </si>
+  <si>
+    <t>Concessão de uma diária a conselheira tutelar Glaucielha Moreira Pontes para participar da reunião de Articulação e a Alimento Técnico da Família Acolhedora da Criança e do Adolescente na Câmara Municipal da cidade de Taguatinga-To.</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>20:00:00</t>
+  </si>
+  <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>13:00:00</t>
+  </si>
+  <si>
+    <t>DAIANE DE PAIVA TAVARES DIAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PALMAS - </t>
+  </si>
+  <si>
+    <t>R$ 1.400,00</t>
+  </si>
+  <si>
+    <t>Solicitação de concessão de diárias para participação na Capacitação sobre a Plataforma SipamHidro, promovida pelo Centro Gestor e Operacional do Sistema de Proteção da Amazônia (CENSIPAM), a ser realizada nos dias 20 a 22 de outubro de 2026, das 08:00 ás 18:00 h, em Palmas–TO.
+A participação na capacitação tem como objetivo aprimorar os conhecimentos técnicos relacionados ao monitoramento hidrometeorológico, à gestão de riscos e à prevenção de desastres, contribuindo para o fortalecimento das ações da Secretaria Municipal de Meio Ambiente e Turismo de Aurora do Tocantins.
+Dessa forma, justifica-se a solicitação das diárias para viabilizar a participação no referido evento, considerando a relevância dos conhecimentos adquiridos para a gestão ambiental e a segurança do município.</t>
+  </si>
+  <si>
+    <t>GABRYELLA TELLYA MOREIRA TAVARES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PALMAS-TO - </t>
+  </si>
+  <si>
+    <t>R$ 875,00</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>14:00:00</t>
+  </si>
+  <si>
+    <t>18/10/2026</t>
+  </si>
+  <si>
+    <t>12:30:00</t>
+  </si>
+  <si>
+    <t>LUIZ FELIPE DE OLIVEIRA LIMA</t>
+  </si>
+  <si>
+    <t>Custear despesas durante deslocamento  a cidade de Palmas-To, na tarde do dia 15/10, para participar do curso de  Especialização em Gestão e Governança de Tecnologia da Informação na Universidade Federal do Tocantins-UFT conforme parceria firmada entre a universidade e esta prefeitura municipal, as atividades presenciais  deste mês ocorrerão entre nos dias 16 e 17 de outubro, no dia 16 a aula inicia ás 08h e finaliza as 23h e no dia 17 inicia às 08h e finaliza às 18h referente ao componente curricular Gestão de riscos de TIC. O deslocamento ocorrerá no dia 15/10, conforme autorização do prefeito.</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>05:30:00</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>20:30:00</t>
+  </si>
+  <si>
+    <t>DELVANIA TORRES FERREIRA DE SOUZA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIANÓPOLIS - </t>
+  </si>
+  <si>
+    <t>R$ 675,00</t>
+  </si>
+  <si>
+    <t>CONCESSÂO DE DIÁRIA PARA PARTICIPAÇÃ0 DA CONSELHEIRA NA FORMAÇÃO PRESENCIAL DA ESCOLA DE CONSELHOS DO TOCANTINS-REGIONAL DE DIANÓPOLIS, SEGUNDA ETAPA, MODULOS III, IV e V A ACONTECER DO DIA 21 Á 25 DE SETEMBRO DE 2026.</t>
+  </si>
+  <si>
+    <t>SIRLENE LIMA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>Concessão de 4,50 (quatro diárias e meia) para o servidor SIRLENE LIMA DOS SANTOS, CPF nº 027.969.591-80, para empreender viagem a cidade de DIANÓPOLIS-TO, com o objetivo de CONCESSÂO DE DIÁRIA PARA PARTICIPAÇÃ0 DA CONSELHEIRA NA FORMAÇÃO PRESENCIAL DA ESCOLA DE CONSELHOS DO TOCANTINS-REGIONAL DE DIANÓPOLIS, SEGUNDA ETAPA, MODULOS III, IV e V A ACONTECER DO DIA 21 Á 25 DE SETEMBRO DE 2026..</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>DOMINGOS PEREIRA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>R$ 1.200,00</t>
+  </si>
+  <si>
+    <t>Concessão de diária 1,50 (uma e meia) ao Vice Prefeito Domingos Pereira dos Santos para custear  despesas com deslocamento à cidade de Palmas/TO,  para realizar a retirada uma Pá Carregadeira sobre rodas, motor diesel, potência mínima 130 HP, tração 4x4, caçamba capacidade mínima 1,8 m3, cabine fechada com ar-condicionado de 2  na sede da CODEVASF e participar de uma reunião na Secretaria de Turismo representado o prefeito Edson Neiva, juntamente com o secretário de Comunicação e Cultura Wederson Olímpio.</t>
+  </si>
+  <si>
+    <t>WEDERSON OLIMPIO DE SOUZA</t>
+  </si>
+  <si>
+    <t>R$ 600,00</t>
+  </si>
+  <si>
+    <t>Concessão de diária 1,50 (uma e meia) ao Secretario de municipal de Comunicação e Cultura Wederson Olímpio de Souza à cidade de Palmas/TO,  para acompanhar o Vice Prefeito Domingos Pereira  a sede da CODEVASF para realizar a retirada uma Pá Carregadeira sobre rodas, motor diesel, potência mínima 130 HP, tração 4x4, caçamba capacidade mínima 1,8 m3, cabine fechada com ar-condicionado de 2  a sede da CODEVASF e participar de uma reunião na Secretaria de Turismo.</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>14:40:00</t>
+  </si>
+  <si>
+    <t>13/09/2026</t>
+  </si>
+  <si>
+    <t>Custear despesas durante deslocamento  a cidade de Palmas-To, na tarde do dia 10/09, para participar do curso de  Especialização em Gestão e Governança de Tecnologia da Informação na Universidade Federal do Tocantins-UFT conforme parceria firmada entre a universidade e esta prefeitura municipal, as atividades presenciais  deste mês ocorrerão entre nos dias 11 e 12 de setembro, no dia 11 a aula inicia ás 14h e finaliza as 23h e no dia 12 inicia às 08h e finaliza às 18h referente ao componente curricular Modelagem de Processos de Negócio de Tecnologia da Informação. O deslocamento ocorrerá no dia 10/09, conforme autorização do prefeito.</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>21:00:00</t>
+  </si>
+  <si>
+    <t>PAULO JUNIOR SILVA SANTOS</t>
+  </si>
+  <si>
+    <t>R$ 375,00</t>
+  </si>
+  <si>
+    <t>VIAGEM PARA LEVAR O CAMINHÃO IVECO DALLY MODELO 65-17C PLACA Nº RSF 6G14, PARA SUBMETER A REVISÃO DE GARANTIA APÓS APRESENTAR PROBLEMAS NA CORREÇÃO MECÂNICA, SOLICITADA PELA IVECO AUTORIZADA, NA CIDADE DE PALMAS/TO.</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>04:30:00</t>
+  </si>
+  <si>
+    <t>16:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PARANÃ - </t>
+  </si>
+  <si>
+    <t>R$ 200,00</t>
+  </si>
+  <si>
+    <t>Concessão de diária para custear despesas decorrentes do deslocamento ao município de Paranã/TO,  para participação na 3ª Reunião Ordinária do Comitê da Bacia Hidrográfica do Rio Palma – CBHRP, que será realizada no dia 02 de setembro de 2026, das 08h00 às 12h00, na Câmara Municipal de Paranã, localizada na Rua Ludugério Furtado de Almeida, Quadra 25, Lote 06, Centro.  A participação no evento é necessária para o acompanhamento das discussões, deliberações e demais assuntos relacionados à gestão dos recursos hídricos da Bacia Hidrográfica do Rio Palma, contribuindo para o cumprimento das atribuições institucionais.</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>15:30:00</t>
+  </si>
+  <si>
+    <t>30/08/2026</t>
+  </si>
+  <si>
+    <t>13:30:00</t>
+  </si>
+  <si>
+    <t>Concessão de diária 3,50 ao Secretário Municipal de Finanças Luiz Felipe de Oliveira Lima, com a finalidade de custear despesas durante deslocamento  a cidade de Palmas-To, na tarde do dia 27/08 para participar do curso de  Especialização em Gestão e Governança de Tecnologia da Informação na Universidade Federal do Tocantins-UFT conforme parceria firmada entre a universidade e esta prefeitura municipal, as atividades presenciais  deste mês ocorrerão entre nos dias 28 e 29 de agosto, no dia 28 a aula inicia ás 14h e finaliza as 23h e no dia 29 inicia às 08h e finaliza às 18h referente ao componente "Gestão Ágil de Projetos de TIC" . O deslocamento ocorrerá no dia 27/08, conforme autorização do prefeito.</t>
+  </si>
+  <si>
+    <t>25/08/2026</t>
+  </si>
+  <si>
+    <t>17:00:00</t>
+  </si>
+  <si>
+    <t>YONARA RODRIGUES CUNHA</t>
+  </si>
+  <si>
+    <t>R$ 75,00</t>
+  </si>
+  <si>
+    <t>CONCESSÃO DE MEIA DIÁRIA PARA A CONSELHEIRA TUTELAR YONARA RODRIGUES CUNHA PARTICIPAR DE ABERTURA DOS TRABALHOS CORRECIONAIS JUNTO A PROMOTORIA DE JUSTIÇA DE TAGUATINGA -TO DIA 25/08/2026  APARTIR DAS 9H MANHÃ.</t>
+  </si>
+  <si>
+    <t>CONCESSÃO DE MEIA DIÁRIA PARA A CONSELHEIRA TUTELAR LETICIA AMORIN TORRES ALMEIDA PARTICIPAR DE ABERTURA DOS TRABALHOS CORRECIONAIS JUNTO A PROMOTORIA DE JUSTIÇA DE TAGUATINGA -TO DIA 25/08/2026  APARTIR DAS 9H MANHÃ.</t>
+  </si>
+  <si>
+    <t>CONCESSÃO DE MEIA DIÁRIA PARA A CONSELHEIRA TUTELAR GLAUCIELHA MOREIRA PONTES PARTICIPAR DE ABERTURA DOS TRABALHOS CORRECIONAIS JUNTO A PROMOTORIA DE JUSTIÇA DE TAGUATINGA -TO DIA 25/08/2026  APARTIR DAS 9H MANHÃ.</t>
+  </si>
+  <si>
+    <t>CONCESSÃO DE MEIA DIÁRIA PARA A CONSELHEIRA TUTELAR SIRLENE LIMA DOS SANTOS PARTICIPAR DE ABERTURA DOS TRABALHOS CORRECIONAIS JUNTO A PROMOTORIA DE JUSTIÇA DE TAGUATINGA -TO DIA 25/08/2026  APARTIR DAS 9H MANHÃ.</t>
+  </si>
+  <si>
+    <t>CONCESSÃO DE MEIA DIÁRIA PARA WISLENY LIMA SOUZA SANTOS PARTICIPAR DE ABERTURA DE CORREIÇÃO JUNTO A PROMOTORIA DE JUSTIÇA DE TAGUATINGA -TO, DIA 25/08/2026  A PARTIR DAS 9H DA MANHÃ</t>
+  </si>
+  <si>
     <t>19/08/2026</t>
   </si>
   <si>
-    <t>21:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>22/08/2026</t>
   </si>
   <si>
     <t>10:00:00</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">DIANÓPOLIS - </t>
   </si>
   <si>
     <t>R$ 500,00</t>
   </si>
   <si>
     <t>Concessão de diária para participação na 10ª Reunião Ordinária do Fórum Permanente da Região Turística das Serras Gerais, a ser realizada nos dias 20 e 21 de agosto de 2026, das 08h00 às 17h00, no município de Dianópolis/TO.
 O deslocamento terá início no dia 19 de agosto de 2026, às 21h00, com saída da cidade de origem, e o retorno está previsto para o dia 22 de agosto de 2026, às 07h00.
 A participação no referido evento tem como finalidade contribuir para o fortalecimento, integração e desenvolvimento do turismo regional, possibilitando o intercâmbio de informações, a articulação entre os municípios integrantes da Região Turística das Serras Gerais e a discussão de estratégias e ações voltadas ao desenvolvimento sustentável da atividade turística.
 Dessa forma, justifica-se a concessão das diárias necessárias para custear as despesas decorrentes do deslocamento e permanência do participante, considerando a relevância da reunião para o aprimoramento das políticas públicas e para o fortalecimento do turismo no âmbito regional.</t>
   </si>
   <si>
-    <t>GABRYELLA TELLYA MOREIRA TAVARES</t>
-[...4 lines deleted...]
-  <si>
     <t>16/08/2026</t>
   </si>
   <si>
     <t>17/08/2026</t>
   </si>
   <si>
     <t>22:00:00</t>
   </si>
   <si>
-    <t>PAULO JUNIOR SILVA SANTOS</t>
-[...4 lines deleted...]
-  <si>
     <t>Concessão de 1,50 (uma) diária para o motorista Paulo Junior Silva Santos, para empreender viagem a capital Palmas-TO, com o objetivo de buscar o caminhão IVECO DALY, que estava em manutenção na capital Palmas.</t>
   </si>
   <si>
     <t>JOEDSON PEREIRA DE SOUZA</t>
   </si>
   <si>
     <t xml:space="preserve">AURORA - </t>
   </si>
   <si>
-    <t>R$ 600,00</t>
-[...1 lines deleted...]
-  <si>
     <t>Concessão de 1,5 ( uma e meia) diária, para o Secretário de Agricultura, Joedson Pereira de Souza, empreender viagem a Capital Palmas-TO, com o objetivo de buscar um emplemento agrícola disponivel para o município de Aurora do Tocantins, junto a CODEVASF.</t>
   </si>
   <si>
     <t>11/08/2026</t>
   </si>
   <si>
     <t>14/08/2026</t>
   </si>
   <si>
-    <t>20:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>RENATA NARCISO TAVARES</t>
   </si>
   <si>
-    <t>R$ 1.400,00</t>
-[...1 lines deleted...]
-  <si>
     <t>Concessão de diária 3,50 a Secretária Executiva de Finanças Renata Narciso Tavares, com a finalidade de custear despesas durante deslocamento  a cidade de Palmas-To, nos dia 11,12, 13 e 14 de agosto  para participar do  III Fórum Fundiário do Tocantins – Desenvolvimento Sustentável: Parcerias e Meios de Implementação.  O evento será realizado nos dias 12 e 13 de agosto, no auditório do Tribunal de Justiça do Estado do Tocantins (TJTO). Promovido pela Corregedoria-Geral da Justiça do Tocantins (CGJUS), por meio do Núcleo de Prevenção e Regularização Fundiária (Nupref), em parceria com a Esmat, o Fórum busca “promover o aprimoramento da governança de terras no Estado, por meio da troca de experiências, atualização de conhecimentos e reflexão crítica sobre os principais desafios enfrentados pelos municípios na implementação de políticas de regularização fundiária”. O deslocamento ocorrerá no dia 11/08, conforme autorização do prefeito.</t>
   </si>
   <si>
     <t>30/07/2026</t>
   </si>
   <si>
     <t>15:00:00</t>
   </si>
   <si>
     <t>02/08/2026</t>
   </si>
   <si>
-    <t>14:00:00</t>
-[...4 lines deleted...]
-  <si>
     <t>Concessão de diária 3,50 ao Secretário Municipal de Finanças Luiz Felipe de Oliveira Lima, com a finalidade de custear despesas durante deslocamento  a cidade de Palmas-To, na tarde do dia 30/07 para participar do curso de  Especialização em Gestão e Governança de Tecnologia da Informação na Universidade Federal do Tocantins-UFT conforme parceria firmada entre a universidade e esta prefeitura municipal, as atividades presenciais  deste mês ocorrerão entre os dias 31 de julho e 01 de agosto, no dia  31 com início ás 14h e término as 23h e no dia 01 início às 08h e término às 18h referente ao componente Design Thinking. O deslocamento ocorrerá no dia 30/07, conforme autorização do prefeito.</t>
   </si>
   <si>
     <t>13/07/2026</t>
   </si>
   <si>
     <t>05:00:00</t>
   </si>
   <si>
     <t>14/07/2026</t>
   </si>
   <si>
     <t>18:00:00</t>
   </si>
   <si>
     <t>EDSON NEIVA DA SILVA</t>
   </si>
   <si>
-    <t>R$ 1.200,00</t>
-[...1 lines deleted...]
-  <si>
     <t>Concessão de 1,50 (uma e meia) diária ao Prefeito Edson Neiva da Silva, destinada ao custeio de despesas com deslocamento à cidade de Palmas/TO, para realizar a retirada de 2 (dois) caminhões na sede da CODEVASF, em cumprimento às atividades institucionais do Município.</t>
   </si>
   <si>
-    <t>DOMINGOS PEREIRA DOS SANTOS</t>
-[...1 lines deleted...]
-  <si>
     <t>Concessão de diária 1,50 (uma e meia) ao Vice Prefeito Domingos Pereira dos Santos  destinada ao custeio de despesas com deslocamento à cidade de Palmas/TO, acompanhar o Prefeito Edson Neiva da Silva para realizar a retirada de 2 (dois) caminhões na sede da CODEVASF, em cumprimento às atividades institucionais do Município.</t>
   </si>
   <si>
-    <t>WEDERSON OLIMPIO DE SOUZA</t>
-[...4 lines deleted...]
-  <si>
     <t>Concessão de diária 1,50 (uma e meia) ao Secretario de municipal de Comunicação e Cultura Wederson Olímpio de Souza   destinada ao custeio de despesas com deslocamento à cidade de Palmas/TO, acompanhar o Prefeito Edson Neiva da Silva  e o Vice Prefeito Domingos Pereira dos Santos para realizar a retirada de 2 (dois) caminhões na sede da CODEVASF e reuniões para tratar de assuntos pertinente a Temporada de Praia do Balneário Douradas  em cumprimento às atividades institucionais do Município.</t>
   </si>
   <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>09:30:00</t>
   </si>
   <si>
     <t>04/07/2026</t>
   </si>
   <si>
-    <t>12:30:00</t>
-[...1 lines deleted...]
-  <si>
     <t>R$ 1.800,00</t>
   </si>
   <si>
     <t>Concessão de diária 4,50 ao Secretario de municipal de Comunicação e Cultura Wederson Olímpio de Souza  com a finalidade de custear despesas durante deslocamento para a cidade de Palmas-To, nos dias 30 de junho e 01,02 e 03 de julho para participar do Encontro Norte-Centro-Oeste do Programa Nacional dos Comitês de Cultura (PNCC), conforme consta do OFÍCIO CIRCULAR Nº 4/2026/CEETO/DAG/SAFCC/MinC processo nº 01400.011629/2026-82 o evento será realizado no Espaço Cultural de Palmas em parceria com o Governo do Estado  e apoio da Fundação Cultural de Palmas, com início 08h da manhã do dia 01 julho e término no dia 03 julho ás 18h.  O deslocamento será no dia 30/06/2026 conforme autorização do prefeito municipal Edson Neiva da Silva</t>
   </si>
   <si>
     <t>06:00:00</t>
   </si>
   <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>18:30:00</t>
   </si>
   <si>
     <t>Concessão de diária 1,50 ao Vice Prefeito Domingos Pereira dos Santos com a finalidade de custear despesas durante deslocamento para cumprimento de agenda institucional  na cidade de Palmas-To, nos dias 30 de junho e 01 julho para participar de uma reunião com o deputado estadual Amélio Cayres, reunir-se com os secretário estadual de esportes do estado  fim de tratar de assuntos pertinentes a esse município.</t>
   </si>
   <si>
     <t>24/06/2026</t>
   </si>
   <si>
     <t>03:30:00</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>11:30:00</t>
   </si>
   <si>
     <t>R$ 1.000,00</t>
   </si>
   <si>
     <t>Conduzir o caminhão IVECO/DAILY VERSÃO 65-170 placa RSF6G14, pertencente a frota deste município, a cidade de Palmas para realização da  manutenção corretiva - troca de para-brisa e regularização de documentos junto ao DETRAN: vistoria e transferência.</t>
   </si>
   <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t xml:space="preserve">ALMAS - </t>
   </si>
   <si>
     <t>R$ 625,00</t>
   </si>
   <si>
     <t>Conduzir o caminhão IVECO/DAILY VERSÃO 65-170 placa RSF6G14, pertencente a frota deste município, acompanhando o secretário municipal de agricultura a cidade de Palmas para realização da  manutenção corretiva - troca de para-brisa e regularização de documentos junto ao DETRAN: vistoria e transferência.</t>
   </si>
   <si>
     <t>17/06/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>13:00:00</t>
   </si>
   <si>
     <t>19/06/2026</t>
   </si>
   <si>
     <t>12:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">NATIVIDADE - </t>
   </si>
   <si>
     <t>Concessão de diária para participação na 2ª Reunião Ordinária do Comitê da Bacia Hidrográfica do Rio Palma (CBHRP) e na programação do V Mulheres das Águas, que acontecerão no dia 18 de junho de 2026, no município de Natividade/TO.
 A participação nos referidos eventos é de relevante interesse público, uma vez que as discussões e atividades estão relacionadas à gestão dos recursos hídricos, preservação ambiental e fortalecimento da governança ambiental na região. Além disso, a participação do município em reuniões do Comitê de Bacia Hidrográfica e em eventos voltados à gestão ambiental contribui para o desenvolvimento e fortalecimento das políticas públicas ambientais municipais.
 Destaca-se ainda que tais ações estão diretamente relacionadas aos critérios de avaliação do ICMS Ecológico, gerando pontuação para o município e fortalecendo as iniciativas de preservação ambiental, gestão dos recursos naturais e participação institucional em organismos de gestão ambiental.</t>
   </si>
   <si>
     <t>15/06/2026</t>
   </si>
   <si>
-    <t>16:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>ROSSANA RODRIGUES MEDEIROS</t>
   </si>
   <si>
     <t>Participar do Encontro Regional de Agentes de Desenvolvimento e Formação Avançada do Agente de Desenvolvimento.</t>
   </si>
   <si>
     <t>11/06/2026</t>
   </si>
   <si>
     <t>14:50:00</t>
   </si>
   <si>
     <t>13/06/2026</t>
   </si>
   <si>
     <t>Concessão de diária 2,50 ao Secretário Municipal de Finanças Luiz Felipe de Oliveira Lima, com a finalidade de custear despesas durante deslocamento para a cidade de Palmas-To, na tarde do dia 11/06 para participar das aulas presenciais do curso de  Especialização em Gestão e Governança de Tecnologia da Informação na Universidade Federal do Tocantins-UFT conforme parceria firmada entre a universidade e esta prefeitura municipal, as atividades presenciais  deste mês ocorrerão no dia 12  com início ás 08h e término as 23h  referente ao componente Governança Ambiental, Social e Corporativa da  Especialização em Gestão e Governança de Tecnologia da Informação . O deslocamento ocorrerá no dia 11/06, conforme autorização do prefeito.</t>
   </si>
   <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>29/05/2026</t>
   </si>
   <si>
-    <t>19:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>HELDER SANTANA FERREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">ARRAIAS - </t>
   </si>
   <si>
     <t>R$ 300,00</t>
   </si>
   <si>
     <t>Concessão de diária 1,50 ao Secretário Municipal de Esportes Helder Santana Ferreira, com a finalidade de custear despesas durante deslocamento a cidade de Arraias entre os dias 28 e 29 de maio, com a finalidade de participar da formação continuada para professores de educação física badminton: Vivências e Experiências  o deslocamento ocorrerá na manhã do dia 28/05 , conforme autorização do prefeito.</t>
   </si>
   <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>19:30:00</t>
   </si>
   <si>
     <t>Concessão de diária 3,50 ao Secretario de municipal de Comunicação e Cultura Wederson Olímpio de Souza  com a finalidade de custear despesas durante deslocamento para cumprimento de agenda institucional  na cidade de Palmas-To, nos dias 27, 28 e 29 de maio para participar de uma reunião com o deputado estadual Amélio Cayres, reunir com os secretário turismo e cultura do estado  fim de tratar de assuntos pertinentes a realização da Temporada de Praia, no Balneário Douradas.</t>
   </si>
   <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>30/05/2026</t>
-  </si>
-[...7 lines deleted...]
-    <t>R$ 875,00</t>
   </si>
   <si>
     <t>Concessão de diária 3,50 a Conselheira Tutelar Sirlene Lima dos Santos, com a finalidade de custear despesas durante deslocamento para a cidade de Palmas-To,  para participar  de uma capacitação sobre execução de serviço de acolhimento em Família Acolhedora, que será realizado entre os dias 27, 28 e 29 de maio no Quartel do Comando Geral na AV Lo-05, QD AE 304 Sul, Lote 02, com abertura às 08h da manhã do dia 27 e término no dia 29/05 às 12h. O deslocamento ocorrerá no dia 26/05, conforme autorização do prefeito e do secretário de administração.</t>
   </si>
   <si>
     <t>18/05/2026</t>
   </si>
   <si>
     <t>07:00:00</t>
   </si>
   <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>JONAS MARINHO TAVEIRA</t>
   </si>
   <si>
     <t xml:space="preserve">COMBINADO - </t>
   </si>
   <si>
     <t>R$ 225,00</t>
   </si>
   <si>
     <t>CONCESSÃO DE DIÁRIA PARA PARTICIPAÇÃO NO CURSO DE FORMAÇÃO DE BRIGADISTAS DE INCÊNDIO FLORESTAL, A SER REALIZADO NOS DIAS 18, 19 E 20 DE MAIO, NO MUNICÍPIO DE COMBINADO-TOCANTINS, NÃO HAVERÁ NECESSIDADE DE PERNOITE, POIS O MUNICÍPIO QUE SERÁ REALIZADO O CURSO ESTÁ LOCALIZADO  APROXIMADAMENTE 20 KM DA CIDADE DE ORIGEM, POSSIBILITANDO O DESLOCAMENTO DIÁRIO. DESSA FORMA, A DIÁRIA SOLICITADA DESTINA-SE EXCLUSIVAMENTE AO CUSTEIO DE ALIMENTAÇÃO DURANTE OS DIAS DE REALIZAÇÃO.</t>
   </si>
@@ -420,166 +584,148 @@
     <t>Concessão de diária 2,50 ao Vice Prefeito Domingos Pereira dos Santos, com a finalidade de custear despesas durante deslocamento para cumprimento de agenda institucional  na cidade de Brasília-DF, nos dias 05, 06 e 07 de maio. No dia 05 reunião às 14h com o deputado federal Alexandre Guimarães para discutirem sobre o programa MCMV- Rural. No dia 06 de maio reunir-se-á com o deputado federal Ricardo Ayres a fim de tratar de assuntos pertinentes a esse município. E finalmente no dia 07/05 às 16h horas participará de uma audiência no ministério das cidades.</t>
   </si>
   <si>
     <t>Concessão de diária 2,50 ao Secretario de municipal de Comunicação e Cultura Wederson Olímpio de Souza acompanhar o Prefeito Edson Neiva da Silva Vice Prefeito Domingos Pereira dos Santos, com a finalidade de custear despesas durante deslocamento para cumprimento de agenda institucional  na cidade de Brasília-DF, nos dias 05, 06 e 07 de maio. No dia 05 reunião às 14h com o deputado federal Alexandre Guimarães para discutirem sobre o programa MCMV- Rural. No dia 06 de maio reunir-se-á com o deputado federal Ricardo Ayres a fim de tratar de assuntos pertinentes a esse município. E finalmente no dia 07/05 às 16h horas participará de uma audiência no ministério das cidades.</t>
   </si>
   <si>
     <t>03/05/2026</t>
   </si>
   <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t xml:space="preserve">FORTALEZA - </t>
   </si>
   <si>
     <t>R$ 3.400,00</t>
   </si>
   <si>
     <t>Concessão de diária para participar do  10º Salão Nacional do Turismo, a ser realizado em Fortaleza – CE, no período de 7 a 9 de maio de 2026 e participação no III Seminário Nacional de Regionalização do Turismo e na III Rodada de Experiências das Instâncias de Governança Regionais (IGRs), que ocorrerão nos dias 08 e 09 de maio de 2026, no âmbito do 10º Salão do Turismo – 2026.</t>
   </si>
   <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>24/04/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>20:30:00</t>
   </si>
   <si>
     <t>Concessão de diária 1,50 ao Prefeito Edson Neiva da Silva, com a finalidade de custear despesas durante deslocamento a cidade de Palmas-To, para participar do Encontro “Cidades do Futuro – o Futuro é Agora!” no dia 23 de abril de 2026, às 18h30, no Prince Eventos e na oportunidade, também será realizada a Solenidade de Premiação do Prêmio Sebrae Prefeitura Empreendedora, reconhecendo iniciativas que promovam inovação, eficiência e impacto positivo na gestão pública</t>
   </si>
   <si>
     <t>ROSSANA RODRIGUES DE MEDEIROS BORGES</t>
   </si>
   <si>
     <t>Concessão de diária para participar do Encontro “Cidades do Futuro – o Futuro é Agora!” – 23 de abril de
 2026, às 18h30, no Prince Eventos, Palmas/TO, oportunidade em que será celebrada a Premiação Prêmio
 Sebrae Prefeitura Empreendedora.</t>
   </si>
   <si>
     <t>22/04/2026</t>
   </si>
   <si>
-    <t>07:30:00</t>
-[...1 lines deleted...]
-  <si>
     <t>20:40:00</t>
   </si>
   <si>
     <t>Concessão de diária 1,50 ao Secretário Municipal de Comunicação e Cultura Wederson Olímpio de Souza  acompanhar o Prefeito Edson Neiva da Silva, com a finalidade de custear despesas durante deslocamento  a cidade de Palmas-To, para participar do Encontro “Cidades do Futuro – o Futuro é Agora!” no dia 23 de abril de 2026, às 18h30, no Prince Eventos e na oportunidade, também será realizada a Solenidade de Premiação do Prêmio Sebrae Prefeitura Empreendedora, reconhecendo iniciativas que promovam inovação, eficiência e impacto positivo na gestão pública.</t>
   </si>
   <si>
     <t>16/04/2026</t>
   </si>
   <si>
-    <t>14:40:00</t>
-[...1 lines deleted...]
-  <si>
     <t>18/04/2026</t>
   </si>
   <si>
     <t>Concessão de diária 2,50 ao Secretário Municipal de Finanças Luiz Felipe de Oliveira Lima, com a finalidade de custear despesas durante deslocamento para a cidade de Palmas-To, para participar de um curso promovido pela CNN com tema: Blindando a Receita na Transição - O papel do ISS.</t>
   </si>
   <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>Concessão de diária 2,50 ao Prefeito Edson Neiva da Silva, com a finalidade de custear despesas durante deslocamento para cumprimento de agenda institucional. No dia 14 de abril, o gestor participará de reuniões no gabinete do Deputado Amélio Caires e no gabinete de Valdemar Júnior, tratando de pautas de interesse do município. No dia 15 de abril, dará continuidade à agenda institucional com visitas à Ruraltins, à Secretaria de Turismo e  na Agência de Transportes, Obras e Infraestrutura- AGETO  com o objetivo de discutir e encaminhar demandas e projetos voltados ao desenvolvimento do município.</t>
   </si>
   <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>Concessão de diária 2,50 ao Secretário Executivo de Gestão Wederson Olímpio de Souza  acompanhar o Prefeito Edson Neiva da Silva, com a finalidade de custear despesas durante deslocamento para cumprimento de agenda institucional. No dia 14 de abril, o gestor participará de reuniões no gabinete do Deputado Amélio Caires e no gabinete de Valdemar Júnior, tratando de pautas de interesse do município. No dia 15 de abril, dará continuidade à agenda institucional com visitas à Ruraltins, à Secretaria de Turismo e  na Agência de Transportes, Obras e Infraestrutura- AGETO  com o objetivo de discutir e encaminhar demandas e projetos voltados ao desenvolvimento do município.</t>
   </si>
   <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>08:00:00</t>
   </si>
   <si>
-    <t>R$ 200,00</t>
-[...1 lines deleted...]
-  <si>
     <t>Concessão de 0,50 (meia) diária para o Senhor Domingos Pereira dos Santos Vice Prefeito a cidade de Dianópolis representar o prefeito Edson Neiva da Silva na Cerimônia de entrega das cartilhas feitas pelo programa e doadas pelo Ministério dos Direitos Humanos e Cidadania.</t>
   </si>
   <si>
     <t>06/04/2026</t>
   </si>
   <si>
     <t>Concessão de diária para participação do curso de Gestão Municipal em Proteção e Defesa Civil, a ser realizado nos dias 07, 08 e 09 de abril de 2026, no Quartel do Comando Geral do Corpo de Bombeiros Militar do Tocantins, em Palmas - TO.</t>
   </si>
   <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>28/03/2026</t>
   </si>
   <si>
     <t>R$ 3.600,00</t>
   </si>
   <si>
     <t>Concessão de diárias 4,50 ao Senhor Prefeito Edson Neiva da Silva a cidade de Palmas -To, para participar de reuniões nos gabinetes dos deputados: Alexandre Guimarães, Ricardo Aires,  Valdemar Júnior e Senador Eduardo Gomes para tratar de assuntos de interesse do município;</t>
   </si>
   <si>
     <t>Concessão de diárias 4,50 ao Vice Prefeito Domingos Pereira dos Santos a cidade de Palmas -To, para participar de reuniões nos gabinetes dos deputados: Alexandre Guimarães, Ricardo Aires,  Valdemar Júnior e Senador Eduardo Gomes para tratar de assuntos de interesse do município;</t>
   </si>
   <si>
     <t>Concessão de 4,50 para o Secretário Executivo de Gestão Wederson Olímpio de Souza a cidade Palmas-To para participar, de reuniões na Secretaria Estadual de Cultura e nos gabinetes dos deputados: Alexandre Guimarães, Ricardo Aires,  Valdemar Júnior e Senador Eduardo Gomes para tratar de assuntos de interesse do município;</t>
   </si>
   <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t>Concessão de diária para participar da 93ª Reunião Ordinária do FOESTUR (Fórum Estadual de Turismo), no dia 24 de março de 2026, na Secretaria Estadual do Turismo em Palmas - Tocantins.</t>
   </si>
   <si>
     <t>22/03/2026</t>
   </si>
   <si>
-    <t>17:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>23:00:00</t>
   </si>
   <si>
     <t>Concessão de 3,50 (três diárias e meia) para o servidor HELDER SANTANA FERREIRA, CPF nº 030.678.211-14, para empreender viagem a cidade de PALMAS-TO-TO, com o objetivo de participar das Oficinas pedagógicas de formação esportiva.</t>
   </si>
   <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>15/03/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">PARANÃ - </t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para o servidor HELDER SANTANA FERREIRA, CPF nº 030.678.211-14, para empreender viagem a cidade de PARANÃ-TO, com o objetivo de com a finalidade de acompanhar, representar institucionalmente o município e prestar apoio à delegação da Seleção Municipal de Futsal, que participará da Copa Sudeste de Futsal.</t>
   </si>
   <si>
     <t>ODIMÁRIO PEREIRA DOS SANTOS</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para o servidor ODIMÁRIO PEREIRA DOS SANTOS, CPF nº 036.332.631-60, para empreender viagem a cidade de PARANÃ-TO, com o objetivo de com a finalidade de acompanhar, representar institucionalmente o município e prestar apoio à delegação da Seleção Municipal de Futsal, que participará da Copa Sudeste de Futsal..</t>
   </si>
   <si>
     <t>NATALINO FRANCISCO DA SILVA</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para o servidor NATALINO FRANCISCO DA SILVA, CPF nº 063.864.201-95, para empreender viagem a cidade de PARANÃ-TO, com o objetivo de com a finalidade de realizar a cobertura oficial do evento esportivo Copa Sudeste de Futsal, em Paranã dia 13, 14 e 15 de março, para registrar e divulgar a partipação da delegação aurorense. Seleção de Futsal de Aurora do Tocantins..</t>
   </si>
   <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>Concessão de Diária para participação Lançamento do Plano Brasis 2025–2027 no dia 10 de março de 2026 ás 14:00 hs. 
 No dia 11 de março, participar de reunião institucional com o secretário da Agricultura do Estado, Frederico Sodré, para protocolo de demandas do município de Aurora do Tocantins, representando o secretário municipal de Agricultura. No período da tarde, participação em reunião no Tribunal de Justiça do Estado do Tocantins para tratar de assuntos institucionais.
 No dia 12 de março, realização de agenda institucional na Associação Tocantinense de Municípios, com visita ao Observatório para tratar de demandas relacionadas às áreas de meio ambiente e turismo de interesse do município e as 14:00 hs município de Aurora do Tocantins receberá o Selo Município Amigo do Futuro, concedido pelo Tribunal de Contas do Estado do Tocantins (TCE-TO), por meio da iniciativa “TCE de Olho no Futuro”.</t>
   </si>
   <si>
@@ -1044,2168 +1190,2808 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J66"/>
+  <dimension ref="A1:J86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
-        <v>3616</v>
+        <v>4619</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H2" t="s">
         <v>15</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>16</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
-        <v>3618</v>
+        <v>4621</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I3" t="s">
         <v>19</v>
       </c>
-      <c r="G3" t="s">
-[...5 lines deleted...]
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
-        <v>3551</v>
+        <v>4622</v>
       </c>
       <c r="B4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
         <v>21</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" t="s">
+        <v>15</v>
+      </c>
+      <c r="I4" t="s">
+        <v>19</v>
+      </c>
+      <c r="J4" t="s">
         <v>22</v>
-      </c>
-[...16 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
-        <v>3552</v>
+        <v>4639</v>
       </c>
       <c r="B5" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F5" t="s">
         <v>27</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>28</v>
       </c>
       <c r="I5" t="s">
         <v>29</v>
       </c>
       <c r="J5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
-        <v>3505</v>
+        <v>4642</v>
       </c>
       <c r="B6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" t="s">
         <v>31</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
         <v>32</v>
       </c>
-      <c r="E6" t="s">
+      <c r="I6" t="s">
         <v>33</v>
       </c>
-      <c r="F6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
-        <v>3293</v>
+        <v>4569</v>
       </c>
       <c r="B7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" t="s">
+        <v>36</v>
+      </c>
+      <c r="E7" t="s">
         <v>37</v>
       </c>
-      <c r="C7" t="s">
+      <c r="F7" t="s">
         <v>38</v>
       </c>
-      <c r="D7" t="s">
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I7" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" t="s">
         <v>39</v>
-      </c>
-[...16 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
-        <v>3147</v>
+        <v>4131</v>
       </c>
       <c r="B8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8" t="s">
+        <v>42</v>
+      </c>
+      <c r="E8" t="s">
         <v>43</v>
       </c>
-      <c r="C8" t="s">
+      <c r="F8" t="s">
         <v>44</v>
       </c>
-      <c r="D8" t="s">
+      <c r="G8" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" t="s">
         <v>45</v>
       </c>
-      <c r="E8" t="s">
+      <c r="I8" t="s">
         <v>46</v>
       </c>
-      <c r="F8" t="s">
+      <c r="J8" t="s">
         <v>47</v>
-      </c>
-[...10 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
-        <v>3151</v>
+        <v>4136</v>
       </c>
       <c r="B9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E9" t="s">
         <v>43</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="F9" t="s">
+        <v>48</v>
+      </c>
+      <c r="G9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
         <v>45</v>
       </c>
-      <c r="E9" t="s">
+      <c r="I9" t="s">
         <v>46</v>
       </c>
-      <c r="F9" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J9" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
-        <v>3152</v>
+        <v>4115</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="E10" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="F10" t="s">
         <v>52</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H10" t="s">
+        <v>28</v>
+      </c>
+      <c r="I10" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="J10" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
-        <v>2931</v>
+        <v>4116</v>
       </c>
       <c r="B11" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" t="s">
+        <v>51</v>
+      </c>
+      <c r="E11" t="s">
+        <v>35</v>
+      </c>
+      <c r="F11" t="s">
         <v>55</v>
       </c>
-      <c r="C11" t="s">
+      <c r="G11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" t="s">
+        <v>32</v>
+      </c>
+      <c r="I11" t="s">
         <v>56</v>
       </c>
-      <c r="D11" t="s">
+      <c r="J11" t="s">
         <v>57</v>
-      </c>
-[...16 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
-        <v>2932</v>
+        <v>3971</v>
       </c>
       <c r="B12" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D12" t="s">
+        <v>60</v>
+      </c>
+      <c r="E12" t="s">
+        <v>26</v>
+      </c>
+      <c r="F12" t="s">
+        <v>38</v>
+      </c>
+      <c r="G12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I12" t="s">
+        <v>29</v>
+      </c>
+      <c r="J12" t="s">
         <v>61</v>
-      </c>
-[...19 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
-        <v>2843</v>
+        <v>4014</v>
       </c>
       <c r="B13" t="s">
+        <v>62</v>
+      </c>
+      <c r="C13" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" t="s">
+        <v>63</v>
+      </c>
+      <c r="E13" t="s">
+        <v>64</v>
+      </c>
+      <c r="F13" t="s">
         <v>65</v>
       </c>
-      <c r="C13" t="s">
+      <c r="G13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" t="s">
+        <v>28</v>
+      </c>
+      <c r="I13" t="s">
         <v>66</v>
       </c>
-      <c r="D13" t="s">
+      <c r="J13" t="s">
         <v>67</v>
-      </c>
-[...16 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
-        <v>2844</v>
+        <v>3803</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D14" t="s">
+        <v>68</v>
+      </c>
+      <c r="E14" t="s">
+        <v>70</v>
+      </c>
+      <c r="F14" t="s">
+        <v>27</v>
+      </c>
+      <c r="G14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" t="s">
         <v>71</v>
       </c>
-      <c r="E14" t="s">
-[...8 lines deleted...]
-      <c r="H14" t="s">
+      <c r="I14" t="s">
         <v>72</v>
       </c>
-      <c r="I14" t="s">
+      <c r="J14" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
-        <v>2713</v>
+        <v>3804</v>
       </c>
       <c r="B15" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="C15" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="D15" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="E15" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="I15" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="J15" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
-        <v>2842</v>
+        <v>3755</v>
       </c>
       <c r="B16" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="D16" t="s">
+        <v>76</v>
+      </c>
+      <c r="E16" t="s">
         <v>77</v>
       </c>
-      <c r="E16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
       <c r="I16" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J16" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
-        <v>2623</v>
+        <v>3690</v>
       </c>
       <c r="B17" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="C17" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="F17" t="s">
-        <v>41</v>
+        <v>81</v>
       </c>
       <c r="G17" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" t="s">
         <v>15</v>
       </c>
-      <c r="H17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I17" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="J17" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
-        <v>2354</v>
+        <v>3691</v>
       </c>
       <c r="B18" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="C18" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="E18" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="F18" t="s">
-        <v>92</v>
+        <v>18</v>
       </c>
       <c r="G18" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" t="s">
         <v>15</v>
       </c>
-      <c r="H18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="J18" t="s">
-        <v>95</v>
+        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
-        <v>2369</v>
+        <v>3692</v>
       </c>
       <c r="B19" t="s">
-        <v>96</v>
+        <v>79</v>
       </c>
       <c r="C19" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="E19" t="s">
-        <v>97</v>
+        <v>80</v>
       </c>
       <c r="F19" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" t="s">
         <v>15</v>
       </c>
-      <c r="H19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I19" t="s">
-        <v>35</v>
+        <v>82</v>
       </c>
       <c r="J19" t="s">
-        <v>98</v>
+        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
-        <v>2310</v>
+        <v>3693</v>
       </c>
       <c r="B20" t="s">
-        <v>99</v>
+        <v>79</v>
       </c>
       <c r="C20" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="E20" t="s">
-        <v>101</v>
+        <v>80</v>
       </c>
       <c r="F20" t="s">
-        <v>102</v>
+        <v>48</v>
       </c>
       <c r="G20" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" t="s">
         <v>15</v>
       </c>
-      <c r="H20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I20" t="s">
-        <v>103</v>
+        <v>82</v>
       </c>
       <c r="J20" t="s">
-        <v>104</v>
+        <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
-        <v>2133</v>
+        <v>3694</v>
       </c>
       <c r="B21" t="s">
-        <v>105</v>
+        <v>79</v>
       </c>
       <c r="C21" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="E21" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="F21" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="G21" t="s">
+        <v>14</v>
+      </c>
+      <c r="H21" t="s">
         <v>15</v>
       </c>
-      <c r="H21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I21" t="s">
-        <v>110</v>
+        <v>82</v>
       </c>
       <c r="J21" t="s">
-        <v>111</v>
+        <v>87</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
-        <v>2134</v>
+        <v>3616</v>
       </c>
       <c r="B22" t="s">
-        <v>105</v>
+        <v>88</v>
       </c>
       <c r="C22" t="s">
-        <v>106</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="E22" t="s">
+        <v>90</v>
+      </c>
+      <c r="F22" t="s">
+        <v>27</v>
+      </c>
+      <c r="G22" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" t="s">
+        <v>45</v>
+      </c>
+      <c r="I22" t="s">
         <v>91</v>
       </c>
-      <c r="F22" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J22" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
-        <v>2135</v>
+        <v>3618</v>
       </c>
       <c r="B23" t="s">
-        <v>105</v>
+        <v>88</v>
       </c>
       <c r="C23" t="s">
-        <v>106</v>
+        <v>64</v>
       </c>
       <c r="D23" t="s">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="E23" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F23" t="s">
-        <v>114</v>
+        <v>31</v>
       </c>
       <c r="G23" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>109</v>
+        <v>45</v>
       </c>
       <c r="I23" t="s">
-        <v>110</v>
+        <v>66</v>
       </c>
       <c r="J23" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
-        <v>2136</v>
+        <v>3551</v>
       </c>
       <c r="B24" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="C24" t="s">
-        <v>106</v>
+        <v>90</v>
       </c>
       <c r="D24" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="E24" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F24" t="s">
-        <v>115</v>
+        <v>65</v>
       </c>
       <c r="G24" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>109</v>
+        <v>28</v>
       </c>
       <c r="I24" t="s">
-        <v>110</v>
+        <v>66</v>
       </c>
       <c r="J24" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
-        <v>1961</v>
+        <v>3552</v>
       </c>
       <c r="B25" t="s">
-        <v>116</v>
+        <v>93</v>
       </c>
       <c r="C25" t="s">
-        <v>117</v>
+        <v>90</v>
       </c>
       <c r="D25" t="s">
-        <v>118</v>
+        <v>94</v>
       </c>
       <c r="E25" t="s">
-        <v>78</v>
+        <v>95</v>
       </c>
       <c r="F25" t="s">
-        <v>41</v>
+        <v>97</v>
       </c>
       <c r="G25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>25</v>
+        <v>98</v>
       </c>
       <c r="I25" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="J25" t="s">
-        <v>119</v>
+        <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
-        <v>1897</v>
+        <v>3505</v>
       </c>
       <c r="B26" t="s">
-        <v>120</v>
+        <v>100</v>
       </c>
       <c r="C26" t="s">
-        <v>44</v>
+        <v>95</v>
       </c>
       <c r="D26" t="s">
-        <v>121</v>
+        <v>101</v>
       </c>
       <c r="E26" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="F26" t="s">
-        <v>47</v>
+        <v>102</v>
       </c>
       <c r="G26" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H26" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="I26" t="s">
-        <v>123</v>
+        <v>29</v>
       </c>
       <c r="J26" t="s">
-        <v>124</v>
+        <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
-        <v>1898</v>
+        <v>3293</v>
       </c>
       <c r="B27" t="s">
-        <v>120</v>
+        <v>104</v>
       </c>
       <c r="C27" t="s">
-        <v>44</v>
+        <v>105</v>
       </c>
       <c r="D27" t="s">
-        <v>121</v>
+        <v>106</v>
       </c>
       <c r="E27" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="F27" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="G27" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H27" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="I27" t="s">
-        <v>123</v>
+        <v>29</v>
       </c>
       <c r="J27" t="s">
-        <v>125</v>
+        <v>107</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
-        <v>1899</v>
+        <v>3147</v>
       </c>
       <c r="B28" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="C28" t="s">
-        <v>44</v>
+        <v>109</v>
       </c>
       <c r="D28" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="E28" t="s">
-        <v>58</v>
+        <v>111</v>
       </c>
       <c r="F28" t="s">
-        <v>52</v>
+        <v>112</v>
       </c>
       <c r="G28" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="I28" t="s">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="J28" t="s">
-        <v>126</v>
+        <v>113</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
-        <v>1787</v>
+        <v>3151</v>
       </c>
       <c r="B29" t="s">
-        <v>127</v>
+        <v>108</v>
       </c>
       <c r="C29" t="s">
-        <v>78</v>
+        <v>109</v>
       </c>
       <c r="D29" t="s">
-        <v>128</v>
+        <v>110</v>
       </c>
       <c r="E29" t="s">
-        <v>40</v>
+        <v>111</v>
       </c>
       <c r="F29" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="G29" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>129</v>
+        <v>28</v>
       </c>
       <c r="I29" t="s">
-        <v>130</v>
+        <v>53</v>
       </c>
       <c r="J29" t="s">
-        <v>131</v>
+        <v>114</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
-        <v>1714</v>
+        <v>3152</v>
       </c>
       <c r="B30" t="s">
-        <v>132</v>
+        <v>108</v>
       </c>
       <c r="C30" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D30" t="s">
-        <v>133</v>
+        <v>110</v>
       </c>
       <c r="E30" t="s">
-        <v>134</v>
+        <v>111</v>
       </c>
       <c r="F30" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="G30" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I30" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="J30" t="s">
-        <v>135</v>
+        <v>115</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
-        <v>1776</v>
+        <v>2931</v>
       </c>
       <c r="B31" t="s">
-        <v>132</v>
+        <v>116</v>
       </c>
       <c r="C31" t="s">
-        <v>44</v>
+        <v>117</v>
       </c>
       <c r="D31" t="s">
-        <v>133</v>
+        <v>118</v>
       </c>
       <c r="E31" t="s">
-        <v>91</v>
+        <v>37</v>
       </c>
       <c r="F31" t="s">
-        <v>136</v>
+        <v>55</v>
       </c>
       <c r="G31" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="I31" t="s">
-        <v>29</v>
+        <v>119</v>
       </c>
       <c r="J31" t="s">
-        <v>137</v>
+        <v>120</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
-        <v>1717</v>
+        <v>2932</v>
       </c>
       <c r="B32" t="s">
-        <v>138</v>
+        <v>116</v>
       </c>
       <c r="C32" t="s">
-        <v>139</v>
+        <v>121</v>
       </c>
       <c r="D32" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="E32" t="s">
-        <v>140</v>
+        <v>123</v>
       </c>
       <c r="F32" t="s">
         <v>52</v>
       </c>
       <c r="G32" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H32" t="s">
+        <v>28</v>
+      </c>
+      <c r="I32" t="s">
         <v>53</v>
       </c>
-      <c r="I32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J32" t="s">
-        <v>141</v>
+        <v>124</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
-        <v>1626</v>
+        <v>2843</v>
       </c>
       <c r="B33" t="s">
-        <v>142</v>
+        <v>125</v>
       </c>
       <c r="C33" t="s">
-        <v>143</v>
+        <v>126</v>
       </c>
       <c r="D33" t="s">
-        <v>144</v>
+        <v>127</v>
       </c>
       <c r="E33" t="s">
-        <v>38</v>
+        <v>128</v>
       </c>
       <c r="F33" t="s">
-        <v>41</v>
+        <v>97</v>
       </c>
       <c r="G33" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I33" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
       <c r="J33" t="s">
-        <v>145</v>
+        <v>130</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
-        <v>1612</v>
+        <v>2844</v>
       </c>
       <c r="B34" t="s">
-        <v>146</v>
+        <v>125</v>
       </c>
       <c r="C34" t="s">
-        <v>61</v>
+        <v>126</v>
       </c>
       <c r="D34" t="s">
-        <v>142</v>
+        <v>131</v>
       </c>
       <c r="E34" t="s">
-        <v>82</v>
+        <v>128</v>
       </c>
       <c r="F34" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="G34" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>25</v>
+        <v>132</v>
       </c>
       <c r="I34" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="J34" t="s">
-        <v>147</v>
+        <v>134</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
-        <v>1613</v>
+        <v>2713</v>
       </c>
       <c r="B35" t="s">
-        <v>148</v>
+        <v>135</v>
       </c>
       <c r="C35" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="D35" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="E35" t="s">
-        <v>82</v>
+        <v>137</v>
       </c>
       <c r="F35" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="G35" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>25</v>
+        <v>138</v>
       </c>
       <c r="I35" t="s">
-        <v>69</v>
+        <v>91</v>
       </c>
       <c r="J35" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
-        <v>1614</v>
+        <v>2842</v>
       </c>
       <c r="B36" t="s">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="C36" t="s">
-        <v>151</v>
+        <v>109</v>
       </c>
       <c r="D36" t="s">
-        <v>150</v>
+        <v>136</v>
       </c>
       <c r="E36" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="F36" t="s">
-        <v>50</v>
+        <v>141</v>
       </c>
       <c r="G36" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>16</v>
+        <v>138</v>
       </c>
       <c r="I36" t="s">
-        <v>152</v>
+        <v>91</v>
       </c>
       <c r="J36" t="s">
-        <v>153</v>
+        <v>142</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
-        <v>1353</v>
+        <v>2623</v>
       </c>
       <c r="B37" t="s">
-        <v>154</v>
+        <v>143</v>
       </c>
       <c r="C37" t="s">
-        <v>76</v>
+        <v>144</v>
       </c>
       <c r="D37" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="E37" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="F37" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G37" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="I37" t="s">
-        <v>59</v>
+        <v>129</v>
       </c>
       <c r="J37" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
-        <v>1218</v>
+        <v>2354</v>
       </c>
       <c r="B38" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="C38" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="D38" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="E38" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>47</v>
+        <v>149</v>
       </c>
       <c r="G38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H38" t="s">
-        <v>25</v>
+        <v>150</v>
       </c>
       <c r="I38" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="J38" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
-        <v>1220</v>
+        <v>2369</v>
       </c>
       <c r="B39" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C39" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="D39" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="E39" t="s">
-        <v>58</v>
+        <v>154</v>
       </c>
       <c r="F39" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G39" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I39" t="s">
-        <v>158</v>
+        <v>29</v>
       </c>
       <c r="J39" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
-        <v>1221</v>
+        <v>2310</v>
       </c>
       <c r="B40" t="s">
         <v>156</v>
       </c>
       <c r="C40" t="s">
-        <v>40</v>
+        <v>95</v>
       </c>
       <c r="D40" t="s">
         <v>157</v>
       </c>
       <c r="E40" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="F40" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="G40" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I40" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="J40" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
-        <v>1174</v>
+        <v>2133</v>
       </c>
       <c r="B41" t="s">
+        <v>159</v>
+      </c>
+      <c r="C41" t="s">
+        <v>160</v>
+      </c>
+      <c r="D41" t="s">
+        <v>161</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
         <v>162</v>
       </c>
-      <c r="C41" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G41" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H41" t="s">
-        <v>25</v>
+        <v>163</v>
       </c>
       <c r="I41" t="s">
-        <v>29</v>
+        <v>164</v>
       </c>
       <c r="J41" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
-        <v>1209</v>
+        <v>2134</v>
       </c>
       <c r="B42" t="s">
+        <v>159</v>
+      </c>
+      <c r="C42" t="s">
+        <v>160</v>
+      </c>
+      <c r="D42" t="s">
+        <v>161</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>166</v>
+      </c>
+      <c r="G42" t="s">
+        <v>14</v>
+      </c>
+      <c r="H42" t="s">
+        <v>163</v>
+      </c>
+      <c r="I42" t="s">
         <v>164</v>
       </c>
-      <c r="C42" t="s">
-[...5 lines deleted...]
-      <c r="E42" t="s">
+      <c r="J42" t="s">
         <v>167</v>
-      </c>
-[...13 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
-        <v>975</v>
+        <v>2135</v>
       </c>
       <c r="B43" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
       <c r="C43" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D43" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>168</v>
+      </c>
+      <c r="G43" t="s">
+        <v>14</v>
+      </c>
+      <c r="H43" t="s">
+        <v>163</v>
+      </c>
+      <c r="I43" t="s">
+        <v>164</v>
+      </c>
+      <c r="J43" t="s">
         <v>167</v>
-      </c>
-[...13 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
-        <v>978</v>
+        <v>2136</v>
       </c>
       <c r="B44" t="s">
+        <v>159</v>
+      </c>
+      <c r="C44" t="s">
+        <v>160</v>
+      </c>
+      <c r="D44" t="s">
+        <v>161</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
         <v>169</v>
       </c>
-      <c r="C44" t="s">
+      <c r="G44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H44" t="s">
+        <v>163</v>
+      </c>
+      <c r="I44" t="s">
+        <v>164</v>
+      </c>
+      <c r="J44" t="s">
         <v>165</v>
-      </c>
-[...19 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
-        <v>980</v>
+        <v>1961</v>
       </c>
       <c r="B45" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C45" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="D45" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="E45" t="s">
-        <v>167</v>
+        <v>137</v>
       </c>
       <c r="F45" t="s">
-        <v>175</v>
+        <v>38</v>
       </c>
       <c r="G45" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>171</v>
+        <v>28</v>
       </c>
       <c r="I45" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="J45" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
-        <v>900</v>
+        <v>1897</v>
       </c>
       <c r="B46" t="s">
+        <v>174</v>
+      </c>
+      <c r="C46" t="s">
+        <v>109</v>
+      </c>
+      <c r="D46" t="s">
+        <v>175</v>
+      </c>
+      <c r="E46" t="s">
+        <v>37</v>
+      </c>
+      <c r="F46" t="s">
+        <v>112</v>
+      </c>
+      <c r="G46" t="s">
+        <v>14</v>
+      </c>
+      <c r="H46" t="s">
+        <v>176</v>
+      </c>
+      <c r="I46" t="s">
         <v>177</v>
-      </c>
-[...19 lines deleted...]
-        <v>35</v>
       </c>
       <c r="J46" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
-        <v>932</v>
+        <v>1898</v>
       </c>
       <c r="B47" t="s">
+        <v>174</v>
+      </c>
+      <c r="C47" t="s">
+        <v>109</v>
+      </c>
+      <c r="D47" t="s">
+        <v>175</v>
+      </c>
+      <c r="E47" t="s">
+        <v>37</v>
+      </c>
+      <c r="F47" t="s">
+        <v>52</v>
+      </c>
+      <c r="G47" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" t="s">
+        <v>176</v>
+      </c>
+      <c r="I47" t="s">
         <v>177</v>
       </c>
-      <c r="C47" t="s">
-[...2 lines deleted...]
-      <c r="D47" t="s">
+      <c r="J47" t="s">
         <v>179</v>
-      </c>
-[...16 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
-        <v>933</v>
+        <v>1899</v>
       </c>
       <c r="B48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C48" t="s">
-        <v>40</v>
+        <v>109</v>
       </c>
       <c r="D48" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="E48" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="F48" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="G48" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>25</v>
+        <v>176</v>
       </c>
       <c r="I48" t="s">
-        <v>35</v>
+        <v>129</v>
       </c>
       <c r="J48" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
-        <v>934</v>
+        <v>1787</v>
       </c>
       <c r="B49" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="C49" t="s">
-        <v>40</v>
+        <v>137</v>
       </c>
       <c r="D49" t="s">
-        <v>169</v>
+        <v>182</v>
       </c>
       <c r="E49" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="F49" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="G49" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H49" t="s">
-        <v>25</v>
+        <v>183</v>
       </c>
       <c r="I49" t="s">
-        <v>35</v>
+        <v>184</v>
       </c>
       <c r="J49" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
-        <v>936</v>
+        <v>1714</v>
       </c>
       <c r="B50" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="C50" t="s">
-        <v>44</v>
+        <v>160</v>
       </c>
       <c r="D50" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="E50" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="F50" t="s">
-        <v>52</v>
+        <v>112</v>
       </c>
       <c r="G50" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H50" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="I50" t="s">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="J50" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
-        <v>601</v>
+        <v>1776</v>
       </c>
       <c r="B51" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C51" t="s">
-        <v>76</v>
+        <v>109</v>
       </c>
       <c r="D51" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E51" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
       <c r="G51" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>186</v>
+        <v>32</v>
       </c>
       <c r="I51" t="s">
-        <v>187</v>
+        <v>56</v>
       </c>
       <c r="J51" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
-        <v>583</v>
+        <v>1717</v>
       </c>
       <c r="B52" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C52" t="s">
-        <v>190</v>
+        <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="E52" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F52" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="G52" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H52" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I52" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="J52" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
-        <v>584</v>
+        <v>1626</v>
       </c>
       <c r="B53" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="C53" t="s">
-        <v>190</v>
+        <v>59</v>
       </c>
       <c r="D53" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="E53" t="s">
-        <v>191</v>
+        <v>105</v>
       </c>
       <c r="F53" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="G53" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="I53" t="s">
-        <v>35</v>
+        <v>129</v>
       </c>
       <c r="J53" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
-        <v>585</v>
+        <v>1612</v>
       </c>
       <c r="B54" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="C54" t="s">
-        <v>190</v>
+        <v>121</v>
       </c>
       <c r="D54" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E54" t="s">
-        <v>191</v>
+        <v>70</v>
       </c>
       <c r="F54" t="s">
-        <v>47</v>
+        <v>112</v>
       </c>
       <c r="G54" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H54" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="I54" t="s">
-        <v>195</v>
+        <v>177</v>
       </c>
       <c r="J54" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
-        <v>639</v>
+        <v>1613</v>
       </c>
       <c r="B55" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="C55" t="s">
-        <v>190</v>
+        <v>121</v>
       </c>
       <c r="D55" t="s">
-        <v>184</v>
+        <v>194</v>
       </c>
       <c r="E55" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="F55" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G55" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="I55" t="s">
-        <v>197</v>
+        <v>129</v>
       </c>
       <c r="J55" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
-        <v>640</v>
+        <v>1614</v>
       </c>
       <c r="B56" t="s">
-        <v>189</v>
+        <v>201</v>
       </c>
       <c r="C56" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="D56" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E56" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F56" t="s">
         <v>52</v>
       </c>
       <c r="G56" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="I56" t="s">
-        <v>201</v>
+        <v>72</v>
       </c>
       <c r="J56" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
-        <v>641</v>
+        <v>1353</v>
       </c>
       <c r="B57" t="s">
-        <v>189</v>
+        <v>204</v>
       </c>
       <c r="C57" t="s">
-        <v>199</v>
+        <v>26</v>
       </c>
       <c r="D57" t="s">
-        <v>184</v>
+        <v>201</v>
       </c>
       <c r="E57" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="F57" t="s">
-        <v>203</v>
+        <v>27</v>
       </c>
       <c r="G57" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="I57" t="s">
-        <v>35</v>
+        <v>119</v>
       </c>
       <c r="J57" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
-        <v>306</v>
+        <v>1218</v>
       </c>
       <c r="B58" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C58" t="s">
-        <v>151</v>
+        <v>35</v>
       </c>
       <c r="D58" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E58" t="s">
-        <v>78</v>
+        <v>37</v>
       </c>
       <c r="F58" t="s">
-        <v>14</v>
+        <v>112</v>
       </c>
       <c r="G58" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
       <c r="I58" t="s">
-        <v>17</v>
+        <v>208</v>
       </c>
       <c r="J58" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
-        <v>349</v>
+        <v>1220</v>
       </c>
       <c r="B59" t="s">
+        <v>206</v>
+      </c>
+      <c r="C59" t="s">
+        <v>35</v>
+      </c>
+      <c r="D59" t="s">
+        <v>207</v>
+      </c>
+      <c r="E59" t="s">
+        <v>37</v>
+      </c>
+      <c r="F59" t="s">
+        <v>52</v>
+      </c>
+      <c r="G59" t="s">
+        <v>14</v>
+      </c>
+      <c r="H59" t="s">
+        <v>28</v>
+      </c>
+      <c r="I59" t="s">
         <v>208</v>
       </c>
-      <c r="C59" t="s">
-[...5 lines deleted...]
-      <c r="E59" t="s">
+      <c r="J59" t="s">
         <v>210</v>
-      </c>
-[...13 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
-        <v>352</v>
+        <v>1221</v>
       </c>
       <c r="B60" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="C60" t="s">
-        <v>143</v>
+        <v>35</v>
       </c>
       <c r="D60" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E60" t="s">
-        <v>212</v>
+        <v>37</v>
       </c>
       <c r="F60" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G60" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H60" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="I60" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="J60" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
-        <v>354</v>
+        <v>1174</v>
       </c>
       <c r="B61" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="C61" t="s">
-        <v>143</v>
+        <v>64</v>
       </c>
       <c r="D61" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E61" t="s">
-        <v>212</v>
+        <v>64</v>
       </c>
       <c r="F61" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="G61" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="I61" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="J61" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
-        <v>357</v>
+        <v>1209</v>
       </c>
       <c r="B62" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="C62" t="s">
-        <v>143</v>
+        <v>80</v>
       </c>
       <c r="D62" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="E62" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="F62" t="s">
-        <v>215</v>
+        <v>149</v>
       </c>
       <c r="G62" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I62" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
       <c r="J62" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
-        <v>247</v>
+        <v>975</v>
       </c>
       <c r="B63" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C63" t="s">
-        <v>117</v>
+        <v>80</v>
       </c>
       <c r="D63" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E63" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="F63" t="s">
-        <v>41</v>
+        <v>149</v>
       </c>
       <c r="G63" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>25</v>
+        <v>71</v>
       </c>
       <c r="I63" t="s">
-        <v>69</v>
+        <v>91</v>
       </c>
       <c r="J63" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
-        <v>243</v>
+        <v>978</v>
       </c>
       <c r="B64" t="s">
+        <v>218</v>
+      </c>
+      <c r="C64" t="s">
+        <v>80</v>
+      </c>
+      <c r="D64" t="s">
+        <v>219</v>
+      </c>
+      <c r="E64" t="s">
+        <v>216</v>
+      </c>
+      <c r="F64" t="s">
         <v>221</v>
       </c>
-      <c r="C64" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G64" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>25</v>
+        <v>71</v>
       </c>
       <c r="I64" t="s">
-        <v>197</v>
+        <v>66</v>
       </c>
       <c r="J64" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
-        <v>244</v>
+        <v>980</v>
       </c>
       <c r="B65" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C65" t="s">
-        <v>117</v>
+        <v>80</v>
       </c>
       <c r="D65" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E65" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="F65" t="s">
-        <v>50</v>
+        <v>223</v>
       </c>
       <c r="G65" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H65" t="s">
-        <v>25</v>
+        <v>71</v>
       </c>
       <c r="I65" t="s">
-        <v>197</v>
+        <v>66</v>
       </c>
       <c r="J65" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
-        <v>246</v>
+        <v>900</v>
       </c>
       <c r="B66" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C66" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="D66" t="s">
         <v>218</v>
       </c>
       <c r="E66" t="s">
-        <v>219</v>
+        <v>105</v>
       </c>
       <c r="F66" t="s">
+        <v>27</v>
+      </c>
+      <c r="G66" t="s">
+        <v>14</v>
+      </c>
+      <c r="H66" t="s">
+        <v>28</v>
+      </c>
+      <c r="I66" t="s">
+        <v>29</v>
+      </c>
+      <c r="J66" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67">
+        <v>932</v>
+      </c>
+      <c r="B67" t="s">
+        <v>225</v>
+      </c>
+      <c r="C67" t="s">
+        <v>109</v>
+      </c>
+      <c r="D67" t="s">
+        <v>227</v>
+      </c>
+      <c r="E67" t="s">
+        <v>111</v>
+      </c>
+      <c r="F67" t="s">
+        <v>112</v>
+      </c>
+      <c r="G67" t="s">
+        <v>14</v>
+      </c>
+      <c r="H67" t="s">
+        <v>28</v>
+      </c>
+      <c r="I67" t="s">
+        <v>177</v>
+      </c>
+      <c r="J67" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68">
+        <v>933</v>
+      </c>
+      <c r="B68" t="s">
+        <v>225</v>
+      </c>
+      <c r="C68" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68" t="s">
+        <v>218</v>
+      </c>
+      <c r="E68" t="s">
+        <v>111</v>
+      </c>
+      <c r="F68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G68" t="s">
+        <v>14</v>
+      </c>
+      <c r="H68" t="s">
+        <v>28</v>
+      </c>
+      <c r="I68" t="s">
+        <v>29</v>
+      </c>
+      <c r="J68" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69">
+        <v>934</v>
+      </c>
+      <c r="B69" t="s">
+        <v>225</v>
+      </c>
+      <c r="C69" t="s">
+        <v>35</v>
+      </c>
+      <c r="D69" t="s">
+        <v>218</v>
+      </c>
+      <c r="E69" t="s">
+        <v>111</v>
+      </c>
+      <c r="F69" t="s">
+        <v>102</v>
+      </c>
+      <c r="G69" t="s">
+        <v>14</v>
+      </c>
+      <c r="H69" t="s">
+        <v>28</v>
+      </c>
+      <c r="I69" t="s">
+        <v>29</v>
+      </c>
+      <c r="J69" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70">
+        <v>936</v>
+      </c>
+      <c r="B70" t="s">
+        <v>225</v>
+      </c>
+      <c r="C70" t="s">
+        <v>109</v>
+      </c>
+      <c r="D70" t="s">
+        <v>227</v>
+      </c>
+      <c r="E70" t="s">
+        <v>111</v>
+      </c>
+      <c r="F70" t="s">
+        <v>55</v>
+      </c>
+      <c r="G70" t="s">
+        <v>14</v>
+      </c>
+      <c r="H70" t="s">
+        <v>28</v>
+      </c>
+      <c r="I70" t="s">
+        <v>129</v>
+      </c>
+      <c r="J70" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71">
+        <v>601</v>
+      </c>
+      <c r="B71" t="s">
+        <v>232</v>
+      </c>
+      <c r="C71" t="s">
+        <v>26</v>
+      </c>
+      <c r="D71" t="s">
+        <v>233</v>
+      </c>
+      <c r="E71" t="s">
+        <v>35</v>
+      </c>
+      <c r="F71" t="s">
+        <v>27</v>
+      </c>
+      <c r="G71" t="s">
+        <v>14</v>
+      </c>
+      <c r="H71" t="s">
+        <v>234</v>
+      </c>
+      <c r="I71" t="s">
+        <v>235</v>
+      </c>
+      <c r="J71" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72">
+        <v>583</v>
+      </c>
+      <c r="B72" t="s">
+        <v>237</v>
+      </c>
+      <c r="C72" t="s">
+        <v>238</v>
+      </c>
+      <c r="D72" t="s">
+        <v>232</v>
+      </c>
+      <c r="E72" t="s">
+        <v>239</v>
+      </c>
+      <c r="F72" t="s">
+        <v>38</v>
+      </c>
+      <c r="G72" t="s">
+        <v>14</v>
+      </c>
+      <c r="H72" t="s">
+        <v>28</v>
+      </c>
+      <c r="I72" t="s">
+        <v>29</v>
+      </c>
+      <c r="J72" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73">
+        <v>584</v>
+      </c>
+      <c r="B73" t="s">
+        <v>237</v>
+      </c>
+      <c r="C73" t="s">
+        <v>238</v>
+      </c>
+      <c r="D73" t="s">
+        <v>241</v>
+      </c>
+      <c r="E73" t="s">
+        <v>239</v>
+      </c>
+      <c r="F73" t="s">
+        <v>102</v>
+      </c>
+      <c r="G73" t="s">
+        <v>14</v>
+      </c>
+      <c r="H73" t="s">
+        <v>28</v>
+      </c>
+      <c r="I73" t="s">
+        <v>29</v>
+      </c>
+      <c r="J73" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74">
+        <v>585</v>
+      </c>
+      <c r="B74" t="s">
+        <v>237</v>
+      </c>
+      <c r="C74" t="s">
+        <v>238</v>
+      </c>
+      <c r="D74" t="s">
+        <v>241</v>
+      </c>
+      <c r="E74" t="s">
+        <v>239</v>
+      </c>
+      <c r="F74" t="s">
+        <v>112</v>
+      </c>
+      <c r="G74" t="s">
+        <v>14</v>
+      </c>
+      <c r="H74" t="s">
+        <v>28</v>
+      </c>
+      <c r="I74" t="s">
+        <v>243</v>
+      </c>
+      <c r="J74" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75">
+        <v>639</v>
+      </c>
+      <c r="B75" t="s">
+        <v>237</v>
+      </c>
+      <c r="C75" t="s">
+        <v>238</v>
+      </c>
+      <c r="D75" t="s">
+        <v>232</v>
+      </c>
+      <c r="E75" t="s">
+        <v>59</v>
+      </c>
+      <c r="F75" t="s">
         <v>52</v>
       </c>
-      <c r="G66" t="s">
-[...9 lines deleted...]
-        <v>224</v>
+      <c r="G75" t="s">
+        <v>14</v>
+      </c>
+      <c r="H75" t="s">
+        <v>28</v>
+      </c>
+      <c r="I75" t="s">
+        <v>245</v>
+      </c>
+      <c r="J75" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76">
+        <v>640</v>
+      </c>
+      <c r="B76" t="s">
+        <v>237</v>
+      </c>
+      <c r="C76" t="s">
+        <v>247</v>
+      </c>
+      <c r="D76" t="s">
+        <v>248</v>
+      </c>
+      <c r="E76" t="s">
+        <v>43</v>
+      </c>
+      <c r="F76" t="s">
+        <v>55</v>
+      </c>
+      <c r="G76" t="s">
+        <v>14</v>
+      </c>
+      <c r="H76" t="s">
+        <v>28</v>
+      </c>
+      <c r="I76" t="s">
+        <v>249</v>
+      </c>
+      <c r="J76" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10">
+      <c r="A77">
+        <v>641</v>
+      </c>
+      <c r="B77" t="s">
+        <v>237</v>
+      </c>
+      <c r="C77" t="s">
+        <v>247</v>
+      </c>
+      <c r="D77" t="s">
+        <v>232</v>
+      </c>
+      <c r="E77" t="s">
+        <v>59</v>
+      </c>
+      <c r="F77" t="s">
+        <v>251</v>
+      </c>
+      <c r="G77" t="s">
+        <v>14</v>
+      </c>
+      <c r="H77" t="s">
+        <v>28</v>
+      </c>
+      <c r="I77" t="s">
+        <v>29</v>
+      </c>
+      <c r="J77" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78">
+        <v>306</v>
+      </c>
+      <c r="B78" t="s">
+        <v>253</v>
+      </c>
+      <c r="C78" t="s">
+        <v>202</v>
+      </c>
+      <c r="D78" t="s">
+        <v>254</v>
+      </c>
+      <c r="E78" t="s">
+        <v>137</v>
+      </c>
+      <c r="F78" t="s">
+        <v>27</v>
+      </c>
+      <c r="G78" t="s">
+        <v>14</v>
+      </c>
+      <c r="H78" t="s">
+        <v>138</v>
+      </c>
+      <c r="I78" t="s">
+        <v>91</v>
+      </c>
+      <c r="J78" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79">
+        <v>349</v>
+      </c>
+      <c r="B79" t="s">
+        <v>256</v>
+      </c>
+      <c r="C79" t="s">
+        <v>59</v>
+      </c>
+      <c r="D79" t="s">
+        <v>257</v>
+      </c>
+      <c r="E79" t="s">
+        <v>258</v>
+      </c>
+      <c r="F79" t="s">
+        <v>112</v>
+      </c>
+      <c r="G79" t="s">
+        <v>14</v>
+      </c>
+      <c r="H79" t="s">
+        <v>28</v>
+      </c>
+      <c r="I79" t="s">
+        <v>177</v>
+      </c>
+      <c r="J79" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80">
+        <v>352</v>
+      </c>
+      <c r="B80" t="s">
+        <v>256</v>
+      </c>
+      <c r="C80" t="s">
+        <v>59</v>
+      </c>
+      <c r="D80" t="s">
+        <v>257</v>
+      </c>
+      <c r="E80" t="s">
+        <v>260</v>
+      </c>
+      <c r="F80" t="s">
+        <v>52</v>
+      </c>
+      <c r="G80" t="s">
+        <v>14</v>
+      </c>
+      <c r="H80" t="s">
+        <v>28</v>
+      </c>
+      <c r="I80" t="s">
+        <v>177</v>
+      </c>
+      <c r="J80" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81">
+        <v>354</v>
+      </c>
+      <c r="B81" t="s">
+        <v>256</v>
+      </c>
+      <c r="C81" t="s">
+        <v>59</v>
+      </c>
+      <c r="D81" t="s">
+        <v>257</v>
+      </c>
+      <c r="E81" t="s">
+        <v>260</v>
+      </c>
+      <c r="F81" t="s">
+        <v>55</v>
+      </c>
+      <c r="G81" t="s">
+        <v>14</v>
+      </c>
+      <c r="H81" t="s">
+        <v>28</v>
+      </c>
+      <c r="I81" t="s">
+        <v>129</v>
+      </c>
+      <c r="J81" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82">
+        <v>357</v>
+      </c>
+      <c r="B82" t="s">
+        <v>256</v>
+      </c>
+      <c r="C82" t="s">
+        <v>59</v>
+      </c>
+      <c r="D82" t="s">
+        <v>257</v>
+      </c>
+      <c r="E82" t="s">
+        <v>260</v>
+      </c>
+      <c r="F82" t="s">
+        <v>263</v>
+      </c>
+      <c r="G82" t="s">
+        <v>14</v>
+      </c>
+      <c r="H82" t="s">
+        <v>28</v>
+      </c>
+      <c r="I82" t="s">
+        <v>129</v>
+      </c>
+      <c r="J82" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83">
+        <v>247</v>
+      </c>
+      <c r="B83" t="s">
+        <v>265</v>
+      </c>
+      <c r="C83" t="s">
+        <v>171</v>
+      </c>
+      <c r="D83" t="s">
+        <v>266</v>
+      </c>
+      <c r="E83" t="s">
+        <v>267</v>
+      </c>
+      <c r="F83" t="s">
+        <v>38</v>
+      </c>
+      <c r="G83" t="s">
+        <v>14</v>
+      </c>
+      <c r="H83" t="s">
+        <v>28</v>
+      </c>
+      <c r="I83" t="s">
+        <v>129</v>
+      </c>
+      <c r="J83" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10">
+      <c r="A84">
+        <v>243</v>
+      </c>
+      <c r="B84" t="s">
+        <v>269</v>
+      </c>
+      <c r="C84" t="s">
+        <v>171</v>
+      </c>
+      <c r="D84" t="s">
+        <v>266</v>
+      </c>
+      <c r="E84" t="s">
+        <v>267</v>
+      </c>
+      <c r="F84" t="s">
+        <v>112</v>
+      </c>
+      <c r="G84" t="s">
+        <v>14</v>
+      </c>
+      <c r="H84" t="s">
+        <v>28</v>
+      </c>
+      <c r="I84" t="s">
+        <v>245</v>
+      </c>
+      <c r="J84" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85">
+        <v>244</v>
+      </c>
+      <c r="B85" t="s">
+        <v>269</v>
+      </c>
+      <c r="C85" t="s">
+        <v>171</v>
+      </c>
+      <c r="D85" t="s">
+        <v>266</v>
+      </c>
+      <c r="E85" t="s">
+        <v>267</v>
+      </c>
+      <c r="F85" t="s">
+        <v>52</v>
+      </c>
+      <c r="G85" t="s">
+        <v>14</v>
+      </c>
+      <c r="H85" t="s">
+        <v>28</v>
+      </c>
+      <c r="I85" t="s">
+        <v>245</v>
+      </c>
+      <c r="J85" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86">
+        <v>246</v>
+      </c>
+      <c r="B86" t="s">
+        <v>269</v>
+      </c>
+      <c r="C86" t="s">
+        <v>171</v>
+      </c>
+      <c r="D86" t="s">
+        <v>266</v>
+      </c>
+      <c r="E86" t="s">
+        <v>267</v>
+      </c>
+      <c r="F86" t="s">
+        <v>55</v>
+      </c>
+      <c r="G86" t="s">
+        <v>14</v>
+      </c>
+      <c r="H86" t="s">
+        <v>28</v>
+      </c>
+      <c r="I86" t="s">
+        <v>29</v>
+      </c>
+      <c r="J86" t="s">
+        <v>272</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">