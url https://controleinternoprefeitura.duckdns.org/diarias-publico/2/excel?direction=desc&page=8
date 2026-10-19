--- v1 (2026-10-19)
+++ v2 (2026-10-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="270">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Data Saída</t>
   </si>
   <si>
     <t>Hora Saída</t>
   </si>
   <si>
     <t>Data Chegada</t>
   </si>
   <si>
     <t>Hora Chegada</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Destino</t>
   </si>
   <si>
@@ -83,71 +83,100 @@
   <si>
     <t xml:space="preserve">TAGUATINGA - </t>
   </si>
   <si>
     <t>R$ 150,00</t>
   </si>
   <si>
     <t>Concessão de uma diária a conselheira tutelar Wisleny Lima Souza Santos para participar da reunião de Articulação e a Alimento Técnico da Família Acolhedora da Criança e do Adolescente na Câmara Municipal da cidade de Taguatinga-To.</t>
   </si>
   <si>
     <t>LETICIA AMORIM TORRES ALMEIDA</t>
   </si>
   <si>
     <t>R$ 1,50</t>
   </si>
   <si>
     <t>Concessão de uma diária a conselheira tutelar Leticia Amorim Torres Almeida para participar da reunião de Articulação e a Alimento Técnico da Família Acolhedora da Criança e do Adolescente na Câmara Municipal da cidade de Taguatinga-To.</t>
   </si>
   <si>
     <t>GLAUCIELHA MOREIRA PONTES</t>
   </si>
   <si>
     <t>Concessão de uma diária a conselheira tutelar Glaucielha Moreira Pontes para participar da reunião de Articulação e a Alimento Técnico da Família Acolhedora da Criança e do Adolescente na Câmara Municipal da cidade de Taguatinga-To.</t>
   </si>
   <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>20:00:00</t>
+  </si>
+  <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>13:00:00</t>
+  </si>
+  <si>
+    <t>DAIANE DE PAIVA TAVARES DIAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PALMAS - </t>
+  </si>
+  <si>
+    <t>R$ 1.400,00</t>
+  </si>
+  <si>
+    <t>Solicitação de concessão de diárias para participação na Capacitação sobre a Plataforma SipamHidro, promovida pelo Centro Gestor e Operacional do Sistema de Proteção da Amazônia (CENSIPAM), a ser realizada nos dias 20 a 22 de outubro de 2026, das 08:00 ás 18:00 h, em Palmas–TO.
+A participação na capacitação tem como objetivo aprimorar os conhecimentos técnicos relacionados ao monitoramento hidrometeorológico, à gestão de riscos e à prevenção de desastres, contribuindo para o fortalecimento das ações da Secretaria Municipal de Meio Ambiente e Turismo de Aurora do Tocantins.
+Dessa forma, justifica-se a solicitação das diárias para viabilizar a participação no referido evento, considerando a relevância dos conhecimentos adquiridos para a gestão ambiental e a segurança do município.</t>
+  </si>
+  <si>
+    <t>GABRYELLA TELLYA MOREIRA TAVARES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PALMAS-TO - </t>
+  </si>
+  <si>
+    <t>R$ 875,00</t>
+  </si>
+  <si>
     <t>15/10/2026</t>
   </si>
   <si>
     <t>14:00:00</t>
   </si>
   <si>
     <t>18/10/2026</t>
   </si>
   <si>
     <t>12:30:00</t>
   </si>
   <si>
     <t>LUIZ FELIPE DE OLIVEIRA LIMA</t>
   </si>
   <si>
-    <t xml:space="preserve">PALMAS - </t>
-[...4 lines deleted...]
-  <si>
     <t>Custear despesas durante deslocamento  a cidade de Palmas-To, na tarde do dia 15/10, para participar do curso de  Especialização em Gestão e Governança de Tecnologia da Informação na Universidade Federal do Tocantins-UFT conforme parceria firmada entre a universidade e esta prefeitura municipal, as atividades presenciais  deste mês ocorrerão entre nos dias 16 e 17 de outubro, no dia 16 a aula inicia ás 08h e finaliza as 23h e no dia 17 inicia às 08h e finaliza às 18h referente ao componente curricular Gestão de riscos de TIC. O deslocamento ocorrerá no dia 15/10, conforme autorização do prefeito.</t>
   </si>
   <si>
     <t>21/09/2026</t>
   </si>
   <si>
     <t>05:30:00</t>
   </si>
   <si>
     <t>25/09/2026</t>
   </si>
   <si>
     <t>20:30:00</t>
   </si>
   <si>
     <t>DELVANIA TORRES FERREIRA DE SOUZA</t>
   </si>
   <si>
     <t xml:space="preserve">DIANÓPOLIS - </t>
   </si>
   <si>
     <t>R$ 675,00</t>
   </si>
   <si>
     <t>CONCESSÂO DE DIÁRIA PARA PARTICIPAÇÃ0 DA CONSELHEIRA NA FORMAÇÃO PRESENCIAL DA ESCOLA DE CONSELHOS DO TOCANTINS-REGIONAL DE DIANÓPOLIS, SEGUNDA ETAPA, MODULOS III, IV e V A ACONTECER DO DIA 21 Á 25 DE SETEMBRO DE 2026.</t>
@@ -155,114 +184,102 @@
   <si>
     <t>SIRLENE LIMA DOS SANTOS</t>
   </si>
   <si>
     <t>Concessão de 4,50 (quatro diárias e meia) para o servidor SIRLENE LIMA DOS SANTOS, CPF nº 027.969.591-80, para empreender viagem a cidade de DIANÓPOLIS-TO, com o objetivo de CONCESSÂO DE DIÁRIA PARA PARTICIPAÇÃ0 DA CONSELHEIRA NA FORMAÇÃO PRESENCIAL DA ESCOLA DE CONSELHOS DO TOCANTINS-REGIONAL DE DIANÓPOLIS, SEGUNDA ETAPA, MODULOS III, IV e V A ACONTECER DO DIA 21 Á 25 DE SETEMBRO DE 2026..</t>
   </si>
   <si>
     <t>15/09/2026</t>
   </si>
   <si>
     <t>16/09/2026</t>
   </si>
   <si>
     <t>DOMINGOS PEREIRA DOS SANTOS</t>
   </si>
   <si>
     <t>R$ 1.200,00</t>
   </si>
   <si>
     <t>Concessão de diária 1,50 (uma e meia) ao Vice Prefeito Domingos Pereira dos Santos para custear  despesas com deslocamento à cidade de Palmas/TO,  para realizar a retirada uma Pá Carregadeira sobre rodas, motor diesel, potência mínima 130 HP, tração 4x4, caçamba capacidade mínima 1,8 m3, cabine fechada com ar-condicionado de 2  na sede da CODEVASF e participar de uma reunião na Secretaria de Turismo representado o prefeito Edson Neiva, juntamente com o secretário de Comunicação e Cultura Wederson Olímpio.</t>
   </si>
   <si>
     <t>WEDERSON OLIMPIO DE SOUZA</t>
   </si>
   <si>
-    <t xml:space="preserve">PALMAS-TO - </t>
-[...1 lines deleted...]
-  <si>
     <t>R$ 600,00</t>
   </si>
   <si>
     <t>Concessão de diária 1,50 (uma e meia) ao Secretario de municipal de Comunicação e Cultura Wederson Olímpio de Souza à cidade de Palmas/TO,  para acompanhar o Vice Prefeito Domingos Pereira  a sede da CODEVASF para realizar a retirada uma Pá Carregadeira sobre rodas, motor diesel, potência mínima 130 HP, tração 4x4, caçamba capacidade mínima 1,8 m3, cabine fechada com ar-condicionado de 2  a sede da CODEVASF e participar de uma reunião na Secretaria de Turismo.</t>
   </si>
   <si>
     <t>10/09/2026</t>
   </si>
   <si>
     <t>14:40:00</t>
   </si>
   <si>
     <t>13/09/2026</t>
   </si>
   <si>
-    <t>13:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Custear despesas durante deslocamento  a cidade de Palmas-To, na tarde do dia 10/09, para participar do curso de  Especialização em Gestão e Governança de Tecnologia da Informação na Universidade Federal do Tocantins-UFT conforme parceria firmada entre a universidade e esta prefeitura municipal, as atividades presenciais  deste mês ocorrerão entre nos dias 11 e 12 de setembro, no dia 11 a aula inicia ás 14h e finaliza as 23h e no dia 12 inicia às 08h e finaliza às 18h referente ao componente curricular Modelagem de Processos de Negócio de Tecnologia da Informação. O deslocamento ocorrerá no dia 10/09, conforme autorização do prefeito.</t>
   </si>
   <si>
     <t>07/09/2026</t>
   </si>
   <si>
     <t>08/09/2026</t>
   </si>
   <si>
     <t>21:00:00</t>
   </si>
   <si>
     <t>PAULO JUNIOR SILVA SANTOS</t>
   </si>
   <si>
     <t>R$ 375,00</t>
   </si>
   <si>
     <t>VIAGEM PARA LEVAR O CAMINHÃO IVECO DALLY MODELO 65-17C PLACA Nº RSF 6G14, PARA SUBMETER A REVISÃO DE GARANTIA APÓS APRESENTAR PROBLEMAS NA CORREÇÃO MECÂNICA, SOLICITADA PELA IVECO AUTORIZADA, NA CIDADE DE PALMAS/TO.</t>
   </si>
   <si>
     <t>02/09/2026</t>
   </si>
   <si>
     <t>04:30:00</t>
   </si>
   <si>
     <t>16:00:00</t>
   </si>
   <si>
-    <t>DAIANE DE PAIVA TAVARES DIAS</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">PARANÃ - </t>
   </si>
   <si>
     <t>R$ 200,00</t>
   </si>
   <si>
     <t>Concessão de diária para custear despesas decorrentes do deslocamento ao município de Paranã/TO,  para participação na 3ª Reunião Ordinária do Comitê da Bacia Hidrográfica do Rio Palma – CBHRP, que será realizada no dia 02 de setembro de 2026, das 08h00 às 12h00, na Câmara Municipal de Paranã, localizada na Rua Ludugério Furtado de Almeida, Quadra 25, Lote 06, Centro.  A participação no evento é necessária para o acompanhamento das discussões, deliberações e demais assuntos relacionados à gestão dos recursos hídricos da Bacia Hidrográfica do Rio Palma, contribuindo para o cumprimento das atribuições institucionais.</t>
-  </si>
-[...1 lines deleted...]
-    <t>GABRYELLA TELLYA MOREIRA TAVARES</t>
   </si>
   <si>
     <t>27/08/2026</t>
   </si>
   <si>
     <t>15:30:00</t>
   </si>
   <si>
     <t>30/08/2026</t>
   </si>
   <si>
     <t>13:30:00</t>
   </si>
   <si>
     <t>Concessão de diária 3,50 ao Secretário Municipal de Finanças Luiz Felipe de Oliveira Lima, com a finalidade de custear despesas durante deslocamento  a cidade de Palmas-To, na tarde do dia 27/08 para participar do curso de  Especialização em Gestão e Governança de Tecnologia da Informação na Universidade Federal do Tocantins-UFT conforme parceria firmada entre a universidade e esta prefeitura municipal, as atividades presenciais  deste mês ocorrerão entre nos dias 28 e 29 de agosto, no dia 28 a aula inicia ás 14h e finaliza as 23h e no dia 29 inicia às 08h e finaliza às 18h referente ao componente "Gestão Ágil de Projetos de TIC" . O deslocamento ocorrerá no dia 27/08, conforme autorização do prefeito.</t>
   </si>
   <si>
     <t>25/08/2026</t>
   </si>
   <si>
     <t>17:00:00</t>
   </si>
   <si>
     <t>YONARA RODRIGUES CUNHA</t>
   </si>
@@ -308,53 +325,50 @@
   <si>
     <t>17/08/2026</t>
   </si>
   <si>
     <t>22:00:00</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma) diária para o motorista Paulo Junior Silva Santos, para empreender viagem a capital Palmas-TO, com o objetivo de buscar o caminhão IVECO DALY, que estava em manutenção na capital Palmas.</t>
   </si>
   <si>
     <t>JOEDSON PEREIRA DE SOUZA</t>
   </si>
   <si>
     <t xml:space="preserve">AURORA - </t>
   </si>
   <si>
     <t>Concessão de 1,5 ( uma e meia) diária, para o Secretário de Agricultura, Joedson Pereira de Souza, empreender viagem a Capital Palmas-TO, com o objetivo de buscar um emplemento agrícola disponivel para o município de Aurora do Tocantins, junto a CODEVASF.</t>
   </si>
   <si>
     <t>11/08/2026</t>
   </si>
   <si>
     <t>14/08/2026</t>
   </si>
   <si>
-    <t>20:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>RENATA NARCISO TAVARES</t>
   </si>
   <si>
     <t>Concessão de diária 3,50 a Secretária Executiva de Finanças Renata Narciso Tavares, com a finalidade de custear despesas durante deslocamento  a cidade de Palmas-To, nos dia 11,12, 13 e 14 de agosto  para participar do  III Fórum Fundiário do Tocantins – Desenvolvimento Sustentável: Parcerias e Meios de Implementação.  O evento será realizado nos dias 12 e 13 de agosto, no auditório do Tribunal de Justiça do Estado do Tocantins (TJTO). Promovido pela Corregedoria-Geral da Justiça do Tocantins (CGJUS), por meio do Núcleo de Prevenção e Regularização Fundiária (Nupref), em parceria com a Esmat, o Fórum busca “promover o aprimoramento da governança de terras no Estado, por meio da troca de experiências, atualização de conhecimentos e reflexão crítica sobre os principais desafios enfrentados pelos municípios na implementação de políticas de regularização fundiária”. O deslocamento ocorrerá no dia 11/08, conforme autorização do prefeito.</t>
   </si>
   <si>
     <t>30/07/2026</t>
   </si>
   <si>
     <t>15:00:00</t>
   </si>
   <si>
     <t>02/08/2026</t>
   </si>
   <si>
     <t>Concessão de diária 3,50 ao Secretário Municipal de Finanças Luiz Felipe de Oliveira Lima, com a finalidade de custear despesas durante deslocamento  a cidade de Palmas-To, na tarde do dia 30/07 para participar do curso de  Especialização em Gestão e Governança de Tecnologia da Informação na Universidade Federal do Tocantins-UFT conforme parceria firmada entre a universidade e esta prefeitura municipal, as atividades presenciais  deste mês ocorrerão entre os dias 31 de julho e 01 de agosto, no dia  31 com início ás 14h e término as 23h e no dia 01 início às 08h e término às 18h referente ao componente Design Thinking. O deslocamento ocorrerá no dia 30/07, conforme autorização do prefeito.</t>
   </si>
   <si>
     <t>13/07/2026</t>
   </si>
   <si>
     <t>05:00:00</t>
   </si>
   <si>
     <t>14/07/2026</t>
@@ -479,53 +493,50 @@
     <t>HELDER SANTANA FERREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">ARRAIAS - </t>
   </si>
   <si>
     <t>R$ 300,00</t>
   </si>
   <si>
     <t>Concessão de diária 1,50 ao Secretário Municipal de Esportes Helder Santana Ferreira, com a finalidade de custear despesas durante deslocamento a cidade de Arraias entre os dias 28 e 29 de maio, com a finalidade de participar da formação continuada para professores de educação física badminton: Vivências e Experiências  o deslocamento ocorrerá na manhã do dia 28/05 , conforme autorização do prefeito.</t>
   </si>
   <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>19:30:00</t>
   </si>
   <si>
     <t>Concessão de diária 3,50 ao Secretario de municipal de Comunicação e Cultura Wederson Olímpio de Souza  com a finalidade de custear despesas durante deslocamento para cumprimento de agenda institucional  na cidade de Palmas-To, nos dias 27, 28 e 29 de maio para participar de uma reunião com o deputado estadual Amélio Cayres, reunir com os secretário turismo e cultura do estado  fim de tratar de assuntos pertinentes a realização da Temporada de Praia, no Balneário Douradas.</t>
   </si>
   <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>30/05/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>R$ 875,00</t>
   </si>
   <si>
     <t>Concessão de diária 3,50 a Conselheira Tutelar Sirlene Lima dos Santos, com a finalidade de custear despesas durante deslocamento para a cidade de Palmas-To,  para participar  de uma capacitação sobre execução de serviço de acolhimento em Família Acolhedora, que será realizado entre os dias 27, 28 e 29 de maio no Quartel do Comando Geral na AV Lo-05, QD AE 304 Sul, Lote 02, com abertura às 08h da manhã do dia 27 e término no dia 29/05 às 12h. O deslocamento ocorrerá no dia 26/05, conforme autorização do prefeito e do secretário de administração.</t>
   </si>
   <si>
     <t>18/05/2026</t>
   </si>
   <si>
     <t>07:00:00</t>
   </si>
   <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>JONAS MARINHO TAVEIRA</t>
   </si>
   <si>
     <t xml:space="preserve">COMBINADO - </t>
   </si>
   <si>
     <t>R$ 225,00</t>
   </si>
   <si>
     <t>CONCESSÃO DE DIÁRIA PARA PARTICIPAÇÃO NO CURSO DE FORMAÇÃO DE BRIGADISTAS DE INCÊNDIO FLORESTAL, A SER REALIZADO NOS DIAS 18, 19 E 20 DE MAIO, NO MUNICÍPIO DE COMBINADO-TOCANTINS, NÃO HAVERÁ NECESSIDADE DE PERNOITE, POIS O MUNICÍPIO QUE SERÁ REALIZADO O CURSO ESTÁ LOCALIZADO  APROXIMADAMENTE 20 KM DA CIDADE DE ORIGEM, POSSIBILITANDO O DESLOCAMENTO DIÁRIO. DESSA FORMA, A DIÁRIA SOLICITADA DESTINA-SE EXCLUSIVAMENTE AO CUSTEIO DE ALIMENTAÇÃO DURANTE OS DIAS DE REALIZAÇÃO.</t>
   </si>
@@ -1179,51 +1190,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J84"/>
+  <dimension ref="A1:J86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1317,2606 +1328,2670 @@
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
       <c r="I4" t="s">
         <v>19</v>
       </c>
       <c r="J4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
-        <v>4569</v>
+        <v>4639</v>
       </c>
       <c r="B5" t="s">
         <v>23</v>
       </c>
       <c r="C5" t="s">
         <v>24</v>
       </c>
       <c r="D5" t="s">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>26</v>
       </c>
       <c r="F5" t="s">
         <v>27</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>28</v>
       </c>
       <c r="I5" t="s">
         <v>29</v>
       </c>
       <c r="J5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
-        <v>4131</v>
+        <v>4642</v>
       </c>
       <c r="B6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" t="s">
         <v>31</v>
       </c>
-      <c r="C6" t="s">
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
         <v>32</v>
       </c>
-      <c r="D6" t="s">
+      <c r="I6" t="s">
         <v>33</v>
       </c>
-      <c r="E6" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
-        <v>4136</v>
+        <v>4569</v>
       </c>
       <c r="B7" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F7" t="s">
+        <v>38</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I7" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" t="s">
         <v>39</v>
-      </c>
-[...10 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
-        <v>4115</v>
+        <v>4131</v>
       </c>
       <c r="B8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C8" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>42</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="F8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="I8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="J8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
-        <v>4116</v>
+        <v>4136</v>
       </c>
       <c r="B9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D9" t="s">
         <v>42</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="F9" t="s">
+        <v>48</v>
+      </c>
+      <c r="G9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
+        <v>45</v>
+      </c>
+      <c r="I9" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
       <c r="J9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
-        <v>3971</v>
+        <v>4115</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" t="s">
         <v>51</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
+        <v>35</v>
+      </c>
+      <c r="F10" t="s">
         <v>52</v>
       </c>
-      <c r="E10" t="s">
+      <c r="G10" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" t="s">
+        <v>28</v>
+      </c>
+      <c r="I10" t="s">
         <v>53</v>
-      </c>
-[...10 lines deleted...]
-        <v>29</v>
       </c>
       <c r="J10" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
-        <v>4014</v>
+        <v>4116</v>
       </c>
       <c r="B11" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" t="s">
+        <v>51</v>
+      </c>
+      <c r="E11" t="s">
+        <v>35</v>
+      </c>
+      <c r="F11" t="s">
         <v>55</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="G11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" t="s">
+        <v>32</v>
+      </c>
+      <c r="I11" t="s">
         <v>56</v>
       </c>
-      <c r="E11" t="s">
+      <c r="J11" t="s">
         <v>57</v>
-      </c>
-[...13 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
-        <v>3803</v>
+        <v>3971</v>
       </c>
       <c r="B12" t="s">
+        <v>58</v>
+      </c>
+      <c r="C12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D12" t="s">
+        <v>60</v>
+      </c>
+      <c r="E12" t="s">
+        <v>26</v>
+      </c>
+      <c r="F12" t="s">
+        <v>38</v>
+      </c>
+      <c r="G12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I12" t="s">
+        <v>29</v>
+      </c>
+      <c r="J12" t="s">
         <v>61</v>
-      </c>
-[...22 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
-        <v>3804</v>
+        <v>4014</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F13" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="I13" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="J13" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
-        <v>3755</v>
+        <v>3803</v>
       </c>
       <c r="B14" t="s">
+        <v>68</v>
+      </c>
+      <c r="C14" t="s">
         <v>69</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
+        <v>68</v>
+      </c>
+      <c r="E14" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F14" t="s">
         <v>27</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>28</v>
+        <v>71</v>
       </c>
       <c r="I14" t="s">
-        <v>29</v>
+        <v>72</v>
       </c>
       <c r="J14" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
-        <v>3690</v>
+        <v>3804</v>
       </c>
       <c r="B15" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="C15" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="D15" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="E15" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="F15" t="s">
-        <v>76</v>
+        <v>31</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="I15" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="J15" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
-        <v>3691</v>
+        <v>3755</v>
       </c>
       <c r="B16" t="s">
         <v>74</v>
       </c>
       <c r="C16" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="E16" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F16" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="I16" t="s">
-        <v>77</v>
+        <v>29</v>
       </c>
       <c r="J16" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
-        <v>3692</v>
+        <v>3690</v>
       </c>
       <c r="B17" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="E17" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="F17" t="s">
-        <v>21</v>
+        <v>81</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
         <v>15</v>
       </c>
       <c r="I17" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="J17" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
-        <v>3693</v>
+        <v>3691</v>
       </c>
       <c r="B18" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="E18" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="F18" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
         <v>15</v>
       </c>
       <c r="I18" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="J18" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
-        <v>3694</v>
+        <v>3692</v>
       </c>
       <c r="B19" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="E19" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
         <v>15</v>
       </c>
       <c r="I19" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="J19" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
-        <v>3616</v>
+        <v>3693</v>
       </c>
       <c r="B20" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="C20" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="E20" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="F20" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="I20" t="s">
+        <v>82</v>
+      </c>
+      <c r="J20" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
-        <v>3618</v>
+        <v>3694</v>
       </c>
       <c r="B21" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="C21" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="E21" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="F21" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="I21" t="s">
-        <v>59</v>
+        <v>82</v>
       </c>
       <c r="J21" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
-        <v>3551</v>
+        <v>3616</v>
       </c>
       <c r="B22" t="s">
         <v>88</v>
       </c>
       <c r="C22" t="s">
-        <v>85</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
         <v>89</v>
       </c>
       <c r="E22" t="s">
         <v>90</v>
       </c>
       <c r="F22" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="I22" t="s">
-        <v>59</v>
+        <v>91</v>
       </c>
       <c r="J22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
-        <v>3552</v>
+        <v>3618</v>
       </c>
       <c r="B23" t="s">
         <v>88</v>
       </c>
       <c r="C23" t="s">
-        <v>85</v>
+        <v>64</v>
       </c>
       <c r="D23" t="s">
         <v>89</v>
       </c>
       <c r="E23" t="s">
         <v>90</v>
       </c>
       <c r="F23" t="s">
+        <v>31</v>
+      </c>
+      <c r="G23" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" t="s">
+        <v>45</v>
+      </c>
+      <c r="I23" t="s">
+        <v>66</v>
+      </c>
+      <c r="J23" t="s">
         <v>92</v>
-      </c>
-[...10 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
-        <v>3505</v>
+        <v>3551</v>
       </c>
       <c r="B24" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C24" t="s">
         <v>90</v>
       </c>
       <c r="D24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E24" t="s">
+        <v>95</v>
+      </c>
+      <c r="F24" t="s">
+        <v>65</v>
+      </c>
+      <c r="G24" t="s">
+        <v>14</v>
+      </c>
+      <c r="H24" t="s">
+        <v>28</v>
+      </c>
+      <c r="I24" t="s">
+        <v>66</v>
+      </c>
+      <c r="J24" t="s">
         <v>96</v>
-      </c>
-[...16 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
-        <v>3293</v>
+        <v>3552</v>
       </c>
       <c r="B25" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="C25" t="s">
-        <v>101</v>
+        <v>90</v>
       </c>
       <c r="D25" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="E25" t="s">
-        <v>24</v>
+        <v>95</v>
       </c>
       <c r="F25" t="s">
-        <v>27</v>
+        <v>97</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>28</v>
+        <v>98</v>
       </c>
       <c r="I25" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="J25" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
-        <v>3147</v>
+        <v>3505</v>
       </c>
       <c r="B26" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="C26" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="D26" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="E26" t="s">
-        <v>107</v>
+        <v>24</v>
       </c>
       <c r="F26" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="H26" t="s">
         <v>28</v>
       </c>
       <c r="I26" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="J26" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
-        <v>3151</v>
+        <v>3293</v>
       </c>
       <c r="B27" t="s">
         <v>104</v>
       </c>
       <c r="C27" t="s">
         <v>105</v>
       </c>
       <c r="D27" t="s">
         <v>106</v>
       </c>
       <c r="E27" t="s">
+        <v>35</v>
+      </c>
+      <c r="F27" t="s">
+        <v>38</v>
+      </c>
+      <c r="G27" t="s">
+        <v>14</v>
+      </c>
+      <c r="H27" t="s">
+        <v>28</v>
+      </c>
+      <c r="I27" t="s">
+        <v>29</v>
+      </c>
+      <c r="J27" t="s">
         <v>107</v>
-      </c>
-[...13 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
-        <v>3152</v>
+        <v>3147</v>
       </c>
       <c r="B28" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C28" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="D28" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E28" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="F28" t="s">
-        <v>46</v>
+        <v>112</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="I28" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="J28" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
-        <v>2931</v>
+        <v>3151</v>
       </c>
       <c r="B29" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C29" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="D29" t="s">
+        <v>110</v>
+      </c>
+      <c r="E29" t="s">
+        <v>111</v>
+      </c>
+      <c r="F29" t="s">
+        <v>52</v>
+      </c>
+      <c r="G29" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" t="s">
+        <v>28</v>
+      </c>
+      <c r="I29" t="s">
+        <v>53</v>
+      </c>
+      <c r="J29" t="s">
         <v>114</v>
-      </c>
-[...16 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
-        <v>2932</v>
+        <v>3152</v>
       </c>
       <c r="B30" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C30" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="D30" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="E30" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="F30" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="I30" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="J30" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
-        <v>2843</v>
+        <v>2931</v>
       </c>
       <c r="B31" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="C31" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="D31" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="E31" t="s">
-        <v>124</v>
+        <v>37</v>
       </c>
       <c r="F31" t="s">
-        <v>92</v>
+        <v>55</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="I31" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="J31" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
-        <v>2844</v>
+        <v>2932</v>
       </c>
       <c r="B32" t="s">
+        <v>116</v>
+      </c>
+      <c r="C32" t="s">
         <v>121</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>122</v>
       </c>
-      <c r="D32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" t="s">
+        <v>123</v>
+      </c>
+      <c r="F32" t="s">
+        <v>52</v>
+      </c>
+      <c r="G32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" t="s">
+        <v>28</v>
+      </c>
+      <c r="I32" t="s">
+        <v>53</v>
+      </c>
+      <c r="J32" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
-        <v>2713</v>
+        <v>2843</v>
       </c>
       <c r="B33" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="C33" t="s">
-        <v>53</v>
+        <v>126</v>
       </c>
       <c r="D33" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="E33" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="F33" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>134</v>
+        <v>32</v>
       </c>
       <c r="I33" t="s">
-        <v>86</v>
+        <v>129</v>
       </c>
       <c r="J33" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
-        <v>2842</v>
+        <v>2844</v>
       </c>
       <c r="B34" t="s">
-        <v>136</v>
+        <v>125</v>
       </c>
       <c r="C34" t="s">
-        <v>105</v>
+        <v>126</v>
       </c>
       <c r="D34" t="s">
+        <v>131</v>
+      </c>
+      <c r="E34" t="s">
+        <v>128</v>
+      </c>
+      <c r="F34" t="s">
+        <v>65</v>
+      </c>
+      <c r="G34" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" t="s">
         <v>132</v>
       </c>
-      <c r="E34" t="s">
-[...8 lines deleted...]
-      <c r="H34" t="s">
+      <c r="I34" t="s">
+        <v>133</v>
+      </c>
+      <c r="J34" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
-        <v>2623</v>
+        <v>2713</v>
       </c>
       <c r="B35" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="C35" t="s">
-        <v>140</v>
+        <v>26</v>
       </c>
       <c r="D35" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="E35" t="s">
-        <v>107</v>
+        <v>137</v>
       </c>
       <c r="F35" t="s">
         <v>27</v>
       </c>
       <c r="G35" t="s">
         <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>28</v>
+        <v>138</v>
       </c>
       <c r="I35" t="s">
-        <v>125</v>
+        <v>91</v>
       </c>
       <c r="J35" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
-        <v>2354</v>
+        <v>2842</v>
       </c>
       <c r="B36" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C36" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="D36" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="E36" t="s">
-        <v>12</v>
+        <v>70</v>
       </c>
       <c r="F36" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="G36" t="s">
         <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="I36" t="s">
-        <v>147</v>
+        <v>91</v>
       </c>
       <c r="J36" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
-        <v>2369</v>
+        <v>2623</v>
       </c>
       <c r="B37" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="C37" t="s">
-        <v>117</v>
+        <v>144</v>
       </c>
       <c r="D37" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E37" t="s">
-        <v>150</v>
+        <v>111</v>
       </c>
       <c r="F37" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G37" t="s">
         <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="I37" t="s">
-        <v>29</v>
+        <v>129</v>
       </c>
       <c r="J37" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
-        <v>2310</v>
+        <v>2354</v>
       </c>
       <c r="B38" t="s">
+        <v>147</v>
+      </c>
+      <c r="C38" t="s">
+        <v>121</v>
+      </c>
+      <c r="D38" t="s">
+        <v>148</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>149</v>
+      </c>
+      <c r="G38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" t="s">
+        <v>150</v>
+      </c>
+      <c r="I38" t="s">
+        <v>151</v>
+      </c>
+      <c r="J38" t="s">
         <v>152</v>
-      </c>
-[...22 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
-        <v>2133</v>
+        <v>2369</v>
       </c>
       <c r="B39" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C39" t="s">
-        <v>157</v>
+        <v>121</v>
       </c>
       <c r="D39" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="E39" t="s">
-        <v>12</v>
+        <v>154</v>
       </c>
       <c r="F39" t="s">
-        <v>159</v>
+        <v>55</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>160</v>
+        <v>32</v>
       </c>
       <c r="I39" t="s">
-        <v>161</v>
+        <v>29</v>
       </c>
       <c r="J39" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
-        <v>2134</v>
+        <v>2310</v>
       </c>
       <c r="B40" t="s">
         <v>156</v>
       </c>
       <c r="C40" t="s">
+        <v>95</v>
+      </c>
+      <c r="D40" t="s">
         <v>157</v>
       </c>
-      <c r="D40" t="s">
+      <c r="E40" t="s">
+        <v>69</v>
+      </c>
+      <c r="F40" t="s">
+        <v>48</v>
+      </c>
+      <c r="G40" t="s">
+        <v>14</v>
+      </c>
+      <c r="H40" t="s">
+        <v>32</v>
+      </c>
+      <c r="I40" t="s">
+        <v>33</v>
+      </c>
+      <c r="J40" t="s">
         <v>158</v>
-      </c>
-[...16 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
-        <v>2135</v>
+        <v>2133</v>
       </c>
       <c r="B41" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C41" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="D41" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
+        <v>162</v>
+      </c>
+      <c r="G41" t="s">
+        <v>14</v>
+      </c>
+      <c r="H41" t="s">
+        <v>163</v>
+      </c>
+      <c r="I41" t="s">
+        <v>164</v>
+      </c>
+      <c r="J41" t="s">
         <v>165</v>
-      </c>
-[...10 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
-        <v>2136</v>
+        <v>2134</v>
       </c>
       <c r="B42" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C42" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="D42" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
         <v>166</v>
       </c>
       <c r="G42" t="s">
         <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="I42" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="J42" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
-        <v>1961</v>
+        <v>2135</v>
       </c>
       <c r="B43" t="s">
+        <v>159</v>
+      </c>
+      <c r="C43" t="s">
+        <v>160</v>
+      </c>
+      <c r="D43" t="s">
+        <v>161</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>168</v>
+      </c>
+      <c r="G43" t="s">
+        <v>14</v>
+      </c>
+      <c r="H43" t="s">
+        <v>163</v>
+      </c>
+      <c r="I43" t="s">
+        <v>164</v>
+      </c>
+      <c r="J43" t="s">
         <v>167</v>
-      </c>
-[...22 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
-        <v>1897</v>
+        <v>2136</v>
       </c>
       <c r="B44" t="s">
-        <v>171</v>
+        <v>159</v>
       </c>
       <c r="C44" t="s">
-        <v>105</v>
+        <v>160</v>
       </c>
       <c r="D44" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
       <c r="E44" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>108</v>
+        <v>169</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="I44" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="J44" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
-        <v>1898</v>
+        <v>1961</v>
       </c>
       <c r="B45" t="s">
+        <v>170</v>
+      </c>
+      <c r="C45" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="D45" t="s">
         <v>172</v>
       </c>
       <c r="E45" t="s">
-        <v>26</v>
+        <v>137</v>
       </c>
       <c r="F45" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="G45" t="s">
         <v>14</v>
       </c>
       <c r="H45" t="s">
+        <v>28</v>
+      </c>
+      <c r="I45" t="s">
+        <v>29</v>
+      </c>
+      <c r="J45" t="s">
         <v>173</v>
-      </c>
-[...4 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
-        <v>1899</v>
+        <v>1897</v>
       </c>
       <c r="B46" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C46" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="D46" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="E46" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="F46" t="s">
-        <v>46</v>
+        <v>112</v>
       </c>
       <c r="G46" t="s">
         <v>14</v>
       </c>
       <c r="H46" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="I46" t="s">
-        <v>125</v>
+        <v>177</v>
       </c>
       <c r="J46" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
-        <v>1787</v>
+        <v>1898</v>
       </c>
       <c r="B47" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="C47" t="s">
-        <v>133</v>
+        <v>109</v>
       </c>
       <c r="D47" t="s">
+        <v>175</v>
+      </c>
+      <c r="E47" t="s">
+        <v>37</v>
+      </c>
+      <c r="F47" t="s">
+        <v>52</v>
+      </c>
+      <c r="G47" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" t="s">
+        <v>176</v>
+      </c>
+      <c r="I47" t="s">
+        <v>177</v>
+      </c>
+      <c r="J47" t="s">
         <v>179</v>
-      </c>
-[...16 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
-        <v>1714</v>
+        <v>1899</v>
       </c>
       <c r="B48" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="C48" t="s">
-        <v>157</v>
+        <v>109</v>
       </c>
       <c r="D48" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="E48" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F48" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="G48" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>28</v>
+        <v>176</v>
       </c>
       <c r="I48" t="s">
-        <v>44</v>
+        <v>129</v>
       </c>
       <c r="J48" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
-        <v>1776</v>
+        <v>1787</v>
       </c>
       <c r="B49" t="s">
+        <v>181</v>
+      </c>
+      <c r="C49" t="s">
+        <v>137</v>
+      </c>
+      <c r="D49" t="s">
+        <v>182</v>
+      </c>
+      <c r="E49" t="s">
+        <v>35</v>
+      </c>
+      <c r="F49" t="s">
+        <v>27</v>
+      </c>
+      <c r="G49" t="s">
+        <v>14</v>
+      </c>
+      <c r="H49" t="s">
         <v>183</v>
       </c>
-      <c r="C49" t="s">
-[...2 lines deleted...]
-      <c r="D49" t="s">
+      <c r="I49" t="s">
         <v>184</v>
       </c>
-      <c r="E49" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J49" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
-        <v>1717</v>
+        <v>1714</v>
       </c>
       <c r="B50" t="s">
+        <v>186</v>
+      </c>
+      <c r="C50" t="s">
+        <v>160</v>
+      </c>
+      <c r="D50" t="s">
+        <v>187</v>
+      </c>
+      <c r="E50" t="s">
+        <v>43</v>
+      </c>
+      <c r="F50" t="s">
+        <v>112</v>
+      </c>
+      <c r="G50" t="s">
+        <v>14</v>
+      </c>
+      <c r="H50" t="s">
+        <v>28</v>
+      </c>
+      <c r="I50" t="s">
+        <v>53</v>
+      </c>
+      <c r="J50" t="s">
         <v>188</v>
-      </c>
-[...22 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
-        <v>1626</v>
+        <v>1776</v>
       </c>
       <c r="B51" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="C51" t="s">
-        <v>51</v>
+        <v>109</v>
       </c>
       <c r="D51" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="E51" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>27</v>
+        <v>189</v>
       </c>
       <c r="G51" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="I51" t="s">
-        <v>125</v>
+        <v>56</v>
       </c>
       <c r="J51" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
-        <v>1612</v>
+        <v>1717</v>
       </c>
       <c r="B52" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="C52" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="E52" t="s">
-        <v>63</v>
+        <v>192</v>
       </c>
       <c r="F52" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="G52" t="s">
         <v>14</v>
       </c>
       <c r="H52" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="I52" t="s">
-        <v>174</v>
+        <v>56</v>
       </c>
       <c r="J52" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
-        <v>1613</v>
+        <v>1626</v>
       </c>
       <c r="B53" t="s">
+        <v>194</v>
+      </c>
+      <c r="C53" t="s">
+        <v>59</v>
+      </c>
+      <c r="D53" t="s">
+        <v>195</v>
+      </c>
+      <c r="E53" t="s">
+        <v>105</v>
+      </c>
+      <c r="F53" t="s">
+        <v>38</v>
+      </c>
+      <c r="G53" t="s">
+        <v>14</v>
+      </c>
+      <c r="H53" t="s">
+        <v>28</v>
+      </c>
+      <c r="I53" t="s">
+        <v>129</v>
+      </c>
+      <c r="J53" t="s">
         <v>196</v>
-      </c>
-[...22 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
-        <v>1614</v>
+        <v>1612</v>
       </c>
       <c r="B54" t="s">
+        <v>197</v>
+      </c>
+      <c r="C54" t="s">
+        <v>121</v>
+      </c>
+      <c r="D54" t="s">
+        <v>194</v>
+      </c>
+      <c r="E54" t="s">
+        <v>70</v>
+      </c>
+      <c r="F54" t="s">
+        <v>112</v>
+      </c>
+      <c r="G54" t="s">
+        <v>14</v>
+      </c>
+      <c r="H54" t="s">
+        <v>28</v>
+      </c>
+      <c r="I54" t="s">
+        <v>177</v>
+      </c>
+      <c r="J54" t="s">
         <v>198</v>
-      </c>
-[...22 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
-        <v>1353</v>
+        <v>1613</v>
       </c>
       <c r="B55" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="C55" t="s">
-        <v>53</v>
+        <v>121</v>
       </c>
       <c r="D55" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="E55" t="s">
-        <v>133</v>
+        <v>70</v>
       </c>
       <c r="F55" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="G55" t="s">
         <v>14</v>
       </c>
       <c r="H55" t="s">
         <v>28</v>
       </c>
       <c r="I55" t="s">
-        <v>115</v>
+        <v>129</v>
       </c>
       <c r="J55" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
-        <v>1218</v>
+        <v>1614</v>
       </c>
       <c r="B56" t="s">
+        <v>201</v>
+      </c>
+      <c r="C56" t="s">
+        <v>202</v>
+      </c>
+      <c r="D56" t="s">
+        <v>201</v>
+      </c>
+      <c r="E56" t="s">
+        <v>137</v>
+      </c>
+      <c r="F56" t="s">
+        <v>52</v>
+      </c>
+      <c r="G56" t="s">
+        <v>14</v>
+      </c>
+      <c r="H56" t="s">
+        <v>45</v>
+      </c>
+      <c r="I56" t="s">
+        <v>72</v>
+      </c>
+      <c r="J56" t="s">
         <v>203</v>
-      </c>
-[...22 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
-        <v>1220</v>
+        <v>1353</v>
       </c>
       <c r="B57" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C57" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D57" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="E57" t="s">
-        <v>26</v>
+        <v>137</v>
       </c>
       <c r="F57" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="G57" t="s">
         <v>14</v>
       </c>
       <c r="H57" t="s">
         <v>28</v>
       </c>
       <c r="I57" t="s">
+        <v>119</v>
+      </c>
+      <c r="J57" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
-        <v>1221</v>
+        <v>1218</v>
       </c>
       <c r="B58" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C58" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="D58" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E58" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="F58" t="s">
-        <v>46</v>
+        <v>112</v>
       </c>
       <c r="G58" t="s">
         <v>14</v>
       </c>
       <c r="H58" t="s">
         <v>28</v>
       </c>
       <c r="I58" t="s">
-        <v>115</v>
+        <v>208</v>
       </c>
       <c r="J58" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
-        <v>1174</v>
+        <v>1220</v>
       </c>
       <c r="B59" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="C59" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="D59" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="E59" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="F59" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="G59" t="s">
         <v>14</v>
       </c>
       <c r="H59" t="s">
         <v>28</v>
       </c>
       <c r="I59" t="s">
-        <v>48</v>
+        <v>208</v>
       </c>
       <c r="J59" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
-        <v>1209</v>
+        <v>1221</v>
       </c>
       <c r="B60" t="s">
+        <v>206</v>
+      </c>
+      <c r="C60" t="s">
+        <v>35</v>
+      </c>
+      <c r="D60" t="s">
+        <v>207</v>
+      </c>
+      <c r="E60" t="s">
+        <v>37</v>
+      </c>
+      <c r="F60" t="s">
+        <v>55</v>
+      </c>
+      <c r="G60" t="s">
+        <v>14</v>
+      </c>
+      <c r="H60" t="s">
+        <v>28</v>
+      </c>
+      <c r="I60" t="s">
+        <v>119</v>
+      </c>
+      <c r="J60" t="s">
         <v>211</v>
-      </c>
-[...22 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
-        <v>975</v>
+        <v>1174</v>
       </c>
       <c r="B61" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C61" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="D61" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="E61" t="s">
+        <v>64</v>
+      </c>
+      <c r="F61" t="s">
+        <v>27</v>
+      </c>
+      <c r="G61" t="s">
+        <v>14</v>
+      </c>
+      <c r="H61" t="s">
+        <v>28</v>
+      </c>
+      <c r="I61" t="s">
+        <v>56</v>
+      </c>
+      <c r="J61" t="s">
         <v>213</v>
-      </c>
-[...13 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
-        <v>978</v>
+        <v>1209</v>
       </c>
       <c r="B62" t="s">
+        <v>214</v>
+      </c>
+      <c r="C62" t="s">
+        <v>80</v>
+      </c>
+      <c r="D62" t="s">
         <v>215</v>
       </c>
-      <c r="C62" t="s">
-[...2 lines deleted...]
-      <c r="D62" t="s">
+      <c r="E62" t="s">
         <v>216</v>
       </c>
-      <c r="E62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F62" t="s">
-        <v>218</v>
+        <v>149</v>
       </c>
       <c r="G62" t="s">
         <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="I62" t="s">
-        <v>59</v>
+        <v>29</v>
       </c>
       <c r="J62" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
-        <v>980</v>
+        <v>975</v>
       </c>
       <c r="B63" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C63" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="D63" t="s">
+        <v>219</v>
+      </c>
+      <c r="E63" t="s">
         <v>216</v>
       </c>
-      <c r="E63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F63" t="s">
+        <v>149</v>
+      </c>
+      <c r="G63" t="s">
+        <v>14</v>
+      </c>
+      <c r="H63" t="s">
+        <v>71</v>
+      </c>
+      <c r="I63" t="s">
+        <v>91</v>
+      </c>
+      <c r="J63" t="s">
         <v>220</v>
-      </c>
-[...10 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
-        <v>900</v>
+        <v>978</v>
       </c>
       <c r="B64" t="s">
+        <v>218</v>
+      </c>
+      <c r="C64" t="s">
+        <v>80</v>
+      </c>
+      <c r="D64" t="s">
+        <v>219</v>
+      </c>
+      <c r="E64" t="s">
+        <v>216</v>
+      </c>
+      <c r="F64" t="s">
+        <v>221</v>
+      </c>
+      <c r="G64" t="s">
+        <v>14</v>
+      </c>
+      <c r="H64" t="s">
+        <v>71</v>
+      </c>
+      <c r="I64" t="s">
+        <v>66</v>
+      </c>
+      <c r="J64" t="s">
         <v>222</v>
-      </c>
-[...22 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
-        <v>932</v>
+        <v>980</v>
       </c>
       <c r="B65" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="C65" t="s">
-        <v>105</v>
+        <v>80</v>
       </c>
       <c r="D65" t="s">
+        <v>219</v>
+      </c>
+      <c r="E65" t="s">
+        <v>216</v>
+      </c>
+      <c r="F65" t="s">
+        <v>223</v>
+      </c>
+      <c r="G65" t="s">
+        <v>14</v>
+      </c>
+      <c r="H65" t="s">
+        <v>71</v>
+      </c>
+      <c r="I65" t="s">
+        <v>66</v>
+      </c>
+      <c r="J65" t="s">
         <v>224</v>
-      </c>
-[...16 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
-        <v>933</v>
+        <v>900</v>
       </c>
       <c r="B66" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C66" t="s">
-        <v>24</v>
+        <v>121</v>
       </c>
       <c r="D66" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="E66" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="F66" t="s">
         <v>27</v>
       </c>
       <c r="G66" t="s">
         <v>14</v>
       </c>
       <c r="H66" t="s">
         <v>28</v>
       </c>
       <c r="I66" t="s">
         <v>29</v>
       </c>
       <c r="J66" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
-        <v>934</v>
+        <v>932</v>
       </c>
       <c r="B67" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C67" t="s">
-        <v>24</v>
+        <v>109</v>
       </c>
       <c r="D67" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="E67" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="F67" t="s">
-        <v>98</v>
+        <v>112</v>
       </c>
       <c r="G67" t="s">
         <v>14</v>
       </c>
       <c r="H67" t="s">
         <v>28</v>
       </c>
       <c r="I67" t="s">
-        <v>29</v>
+        <v>177</v>
       </c>
       <c r="J67" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
-        <v>936</v>
+        <v>933</v>
       </c>
       <c r="B68" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C68" t="s">
-        <v>105</v>
+        <v>35</v>
       </c>
       <c r="D68" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="E68" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="F68" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G68" t="s">
         <v>14</v>
       </c>
       <c r="H68" t="s">
         <v>28</v>
       </c>
       <c r="I68" t="s">
-        <v>125</v>
+        <v>29</v>
       </c>
       <c r="J68" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
-        <v>601</v>
+        <v>934</v>
       </c>
       <c r="B69" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="C69" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="D69" t="s">
+        <v>218</v>
+      </c>
+      <c r="E69" t="s">
+        <v>111</v>
+      </c>
+      <c r="F69" t="s">
+        <v>102</v>
+      </c>
+      <c r="G69" t="s">
+        <v>14</v>
+      </c>
+      <c r="H69" t="s">
+        <v>28</v>
+      </c>
+      <c r="I69" t="s">
+        <v>29</v>
+      </c>
+      <c r="J69" t="s">
         <v>230</v>
-      </c>
-[...16 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
-        <v>583</v>
+        <v>936</v>
       </c>
       <c r="B70" t="s">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="C70" t="s">
-        <v>235</v>
+        <v>109</v>
       </c>
       <c r="D70" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="E70" t="s">
-        <v>236</v>
+        <v>111</v>
       </c>
       <c r="F70" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="G70" t="s">
         <v>14</v>
       </c>
       <c r="H70" t="s">
         <v>28</v>
       </c>
       <c r="I70" t="s">
-        <v>29</v>
+        <v>129</v>
       </c>
       <c r="J70" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
-        <v>584</v>
+        <v>601</v>
       </c>
       <c r="B71" t="s">
+        <v>232</v>
+      </c>
+      <c r="C71" t="s">
+        <v>26</v>
+      </c>
+      <c r="D71" t="s">
+        <v>233</v>
+      </c>
+      <c r="E71" t="s">
+        <v>35</v>
+      </c>
+      <c r="F71" t="s">
+        <v>27</v>
+      </c>
+      <c r="G71" t="s">
+        <v>14</v>
+      </c>
+      <c r="H71" t="s">
         <v>234</v>
       </c>
-      <c r="C71" t="s">
+      <c r="I71" t="s">
         <v>235</v>
       </c>
-      <c r="D71" t="s">
-[...2 lines deleted...]
-      <c r="E71" t="s">
+      <c r="J71" t="s">
         <v>236</v>
-      </c>
-[...13 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="B72" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="C72" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="D72" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="E72" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="F72" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="G72" t="s">
         <v>14</v>
       </c>
       <c r="H72" t="s">
         <v>28</v>
       </c>
       <c r="I72" t="s">
+        <v>29</v>
+      </c>
+      <c r="J72" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
-        <v>639</v>
+        <v>584</v>
       </c>
       <c r="B73" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="C73" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="D73" t="s">
-        <v>229</v>
+        <v>241</v>
       </c>
       <c r="E73" t="s">
-        <v>51</v>
+        <v>239</v>
       </c>
       <c r="F73" t="s">
-        <v>43</v>
+        <v>102</v>
       </c>
       <c r="G73" t="s">
         <v>14</v>
       </c>
       <c r="H73" t="s">
         <v>28</v>
       </c>
       <c r="I73" t="s">
+        <v>29</v>
+      </c>
+      <c r="J73" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
-        <v>640</v>
+        <v>585</v>
       </c>
       <c r="B74" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="C74" t="s">
+        <v>238</v>
+      </c>
+      <c r="D74" t="s">
+        <v>241</v>
+      </c>
+      <c r="E74" t="s">
+        <v>239</v>
+      </c>
+      <c r="F74" t="s">
+        <v>112</v>
+      </c>
+      <c r="G74" t="s">
+        <v>14</v>
+      </c>
+      <c r="H74" t="s">
+        <v>28</v>
+      </c>
+      <c r="I74" t="s">
+        <v>243</v>
+      </c>
+      <c r="J74" t="s">
         <v>244</v>
-      </c>
-[...19 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
-        <v>641</v>
+        <v>639</v>
       </c>
       <c r="B75" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="C75" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="D75" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="E75" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="F75" t="s">
-        <v>248</v>
+        <v>52</v>
       </c>
       <c r="G75" t="s">
         <v>14</v>
       </c>
       <c r="H75" t="s">
         <v>28</v>
       </c>
       <c r="I75" t="s">
-        <v>29</v>
+        <v>245</v>
       </c>
       <c r="J75" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
-        <v>306</v>
+        <v>640</v>
       </c>
       <c r="B76" t="s">
+        <v>237</v>
+      </c>
+      <c r="C76" t="s">
+        <v>247</v>
+      </c>
+      <c r="D76" t="s">
+        <v>248</v>
+      </c>
+      <c r="E76" t="s">
+        <v>43</v>
+      </c>
+      <c r="F76" t="s">
+        <v>55</v>
+      </c>
+      <c r="G76" t="s">
+        <v>14</v>
+      </c>
+      <c r="H76" t="s">
+        <v>28</v>
+      </c>
+      <c r="I76" t="s">
+        <v>249</v>
+      </c>
+      <c r="J76" t="s">
         <v>250</v>
-      </c>
-[...22 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
-        <v>349</v>
+        <v>641</v>
       </c>
       <c r="B77" t="s">
-        <v>253</v>
+        <v>237</v>
       </c>
       <c r="C77" t="s">
-        <v>51</v>
+        <v>247</v>
       </c>
       <c r="D77" t="s">
-        <v>254</v>
+        <v>232</v>
       </c>
       <c r="E77" t="s">
-        <v>255</v>
+        <v>59</v>
       </c>
       <c r="F77" t="s">
-        <v>108</v>
+        <v>251</v>
       </c>
       <c r="G77" t="s">
         <v>14</v>
       </c>
       <c r="H77" t="s">
         <v>28</v>
       </c>
       <c r="I77" t="s">
-        <v>174</v>
+        <v>29</v>
       </c>
       <c r="J77" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
-        <v>352</v>
+        <v>306</v>
       </c>
       <c r="B78" t="s">
         <v>253</v>
       </c>
       <c r="C78" t="s">
-        <v>51</v>
+        <v>202</v>
       </c>
       <c r="D78" t="s">
         <v>254</v>
       </c>
       <c r="E78" t="s">
-        <v>257</v>
+        <v>137</v>
       </c>
       <c r="F78" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="G78" t="s">
         <v>14</v>
       </c>
       <c r="H78" t="s">
-        <v>28</v>
+        <v>138</v>
       </c>
       <c r="I78" t="s">
-        <v>174</v>
+        <v>91</v>
       </c>
       <c r="J78" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="B79" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C79" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="D79" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="E79" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F79" t="s">
-        <v>46</v>
+        <v>112</v>
       </c>
       <c r="G79" t="s">
         <v>14</v>
       </c>
       <c r="H79" t="s">
         <v>28</v>
       </c>
       <c r="I79" t="s">
-        <v>125</v>
+        <v>177</v>
       </c>
       <c r="J79" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="B80" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C80" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="D80" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="E80" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="F80" t="s">
-        <v>260</v>
+        <v>52</v>
       </c>
       <c r="G80" t="s">
         <v>14</v>
       </c>
       <c r="H80" t="s">
         <v>28</v>
       </c>
       <c r="I80" t="s">
-        <v>125</v>
+        <v>177</v>
       </c>
       <c r="J80" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
-        <v>247</v>
+        <v>354</v>
       </c>
       <c r="B81" t="s">
+        <v>256</v>
+      </c>
+      <c r="C81" t="s">
+        <v>59</v>
+      </c>
+      <c r="D81" t="s">
+        <v>257</v>
+      </c>
+      <c r="E81" t="s">
+        <v>260</v>
+      </c>
+      <c r="F81" t="s">
+        <v>55</v>
+      </c>
+      <c r="G81" t="s">
+        <v>14</v>
+      </c>
+      <c r="H81" t="s">
+        <v>28</v>
+      </c>
+      <c r="I81" t="s">
+        <v>129</v>
+      </c>
+      <c r="J81" t="s">
         <v>262</v>
-      </c>
-[...22 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
-        <v>243</v>
+        <v>357</v>
       </c>
       <c r="B82" t="s">
-        <v>266</v>
+        <v>256</v>
       </c>
       <c r="C82" t="s">
-        <v>168</v>
+        <v>59</v>
       </c>
       <c r="D82" t="s">
+        <v>257</v>
+      </c>
+      <c r="E82" t="s">
+        <v>260</v>
+      </c>
+      <c r="F82" t="s">
         <v>263</v>
       </c>
-      <c r="E82" t="s">
+      <c r="G82" t="s">
+        <v>14</v>
+      </c>
+      <c r="H82" t="s">
+        <v>28</v>
+      </c>
+      <c r="I82" t="s">
+        <v>129</v>
+      </c>
+      <c r="J82" t="s">
         <v>264</v>
-      </c>
-[...13 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B83" t="s">
+        <v>265</v>
+      </c>
+      <c r="C83" t="s">
+        <v>171</v>
+      </c>
+      <c r="D83" t="s">
         <v>266</v>
       </c>
-      <c r="C83" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E83" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="F83" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="G83" t="s">
         <v>14</v>
       </c>
       <c r="H83" t="s">
         <v>28</v>
       </c>
       <c r="I83" t="s">
-        <v>242</v>
+        <v>129</v>
       </c>
       <c r="J83" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
+        <v>243</v>
+      </c>
+      <c r="B84" t="s">
+        <v>269</v>
+      </c>
+      <c r="C84" t="s">
+        <v>171</v>
+      </c>
+      <c r="D84" t="s">
+        <v>266</v>
+      </c>
+      <c r="E84" t="s">
+        <v>267</v>
+      </c>
+      <c r="F84" t="s">
+        <v>112</v>
+      </c>
+      <c r="G84" t="s">
+        <v>14</v>
+      </c>
+      <c r="H84" t="s">
+        <v>28</v>
+      </c>
+      <c r="I84" t="s">
+        <v>245</v>
+      </c>
+      <c r="J84" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85">
+        <v>244</v>
+      </c>
+      <c r="B85" t="s">
+        <v>269</v>
+      </c>
+      <c r="C85" t="s">
+        <v>171</v>
+      </c>
+      <c r="D85" t="s">
+        <v>266</v>
+      </c>
+      <c r="E85" t="s">
+        <v>267</v>
+      </c>
+      <c r="F85" t="s">
+        <v>52</v>
+      </c>
+      <c r="G85" t="s">
+        <v>14</v>
+      </c>
+      <c r="H85" t="s">
+        <v>28</v>
+      </c>
+      <c r="I85" t="s">
+        <v>245</v>
+      </c>
+      <c r="J85" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86">
         <v>246</v>
       </c>
-      <c r="B84" t="s">
+      <c r="B86" t="s">
+        <v>269</v>
+      </c>
+      <c r="C86" t="s">
+        <v>171</v>
+      </c>
+      <c r="D86" t="s">
         <v>266</v>
       </c>
-      <c r="C84" t="s">
-[...17 lines deleted...]
-      <c r="I84" t="s">
+      <c r="E86" t="s">
+        <v>267</v>
+      </c>
+      <c r="F86" t="s">
+        <v>55</v>
+      </c>
+      <c r="G86" t="s">
+        <v>14</v>
+      </c>
+      <c r="H86" t="s">
+        <v>28</v>
+      </c>
+      <c r="I86" t="s">
         <v>29</v>
       </c>
-      <c r="J84" t="s">
-        <v>269</v>
+      <c r="J86" t="s">
+        <v>272</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">