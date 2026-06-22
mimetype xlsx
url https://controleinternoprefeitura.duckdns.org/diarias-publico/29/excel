--- v0 (2026-05-07)
+++ v1 (2026-06-22)
@@ -12,179 +12,241 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Data Saída</t>
   </si>
   <si>
     <t>Hora Saída</t>
   </si>
   <si>
     <t>Data Chegada</t>
   </si>
   <si>
     <t>Hora Chegada</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Destino</t>
   </si>
   <si>
     <t>Valor Total</t>
   </si>
   <si>
     <t>Motivo da Diária</t>
   </si>
   <si>
+    <t>29/05/2026</t>
+  </si>
+  <si>
+    <t>07:00:00</t>
+  </si>
+  <si>
+    <t>17:00:00</t>
+  </si>
+  <si>
+    <t>SEBASTIÃO PEREIRA LIMA</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PALMAS - </t>
+  </si>
+  <si>
+    <t>R$ 600,00</t>
+  </si>
+  <si>
+    <t>Concessão de 1,00 (uma diária) para o servidor SEBASTIÃO PEREIRA LIMA, CPF nº 774.000.891-53, para empreender viagem a cidade de PALMAS-TO, com o objetivo de VIAGEM A PALMAS ESTANDO NA SEDE DA ASSCAM  - ASSOCIAÇÃO DAS CÂMARAS MUNICIPAIS, LOCALIZADA NA ASSEMBLEIA LEGISLATIVA DO ESTADO DO TOCANTINS, NO DIA 29 DE MAIO DE 2026, CUJA FINALIDADE FOI TRATAR DE ASSUNTOS RELACIONADOS AO LEGISLATIVO DE INTERESSE MUNICIPAL..</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>EDYVAN FERNANDES DA SILVA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRASÍLIA - </t>
+  </si>
+  <si>
+    <t>R$ 3.200,00</t>
+  </si>
+  <si>
+    <t>Concessão de 4,00 (quatro diárias) para o servidor EDYVAN FERNANDES DA SILVA, CPF nº 019.272.761-36, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de Viagem a Brasilia para participação no 25ª Marcha dos Gestores e Legislativos Municipais 27 a 30 abril 2026 em Brasilia DF de 27 a
+30 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>GENIELSON FERREIRA ROSA</t>
+  </si>
+  <si>
+    <t>Concessão de 4,00 (quatro diárias) para o servidor GENIELSON FERREIRA ROSA, CPF nº 051.964.811-09, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de Viagem a Brasilia para participação no 25ª Marcha dos Gestores e Legislativos Municipais 27 a 30 abril 2026 em Brasilia DF de 27 a
+30 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>ALCENY SILVA CERQUEIRA</t>
+  </si>
+  <si>
+    <t>Concessão de 4,00 (quatro diárias) para o servidor ALCENY SILVA CERQUEIRA, CPF nº 599.810.911-20, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de Viagem a Brasilia para participação no 25ª Marcha dos Gestores e Legislativos Municipais 27 a 30 abril 2026 em Brasilia DF de 27 a
+30 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>ALESSANDRO DINIZ CHAVES</t>
+  </si>
+  <si>
+    <t>Concessão de 4,00 (quatro diárias) para o servidor ALESSANDRO DINIZ CHAVES, CPF nº 477.429.841-72, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de Viagem a Brasilia para participação no 25ª Marcha dos Gestores e Legislativos Municipais 27 a 30 abril 2026 em Brasilia DF de 27 a
+30 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>LUCAS PEREIRA FREIRE</t>
+  </si>
+  <si>
+    <t>Concessão de 4,00 (quatro diárias) para o servidor LUCAS PEREIRA FREIRE, CPF nº 050.275.971-26, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de Viagem a Brasilia para participação no 25ª Marcha dos Gestores e Legislativos Municipais 27 a 30 abril 2026 em Brasilia DF de 27 a
+30 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>FRANCISLEI ALVES DE SOUZA</t>
+  </si>
+  <si>
+    <t>R$ 500,00</t>
+  </si>
+  <si>
+    <t>Concessão de 1,00 (uma diária) para o servidor FRANCISLEI ALVES DE SOUZA, CPF nº 000.311.831-23, para empreender viagem a cidade de PALMAS-TO, com o objetivo de DIARIAS AO VEREADOR DESTE LEGISLATIVO PARA ENPRENDER VIAGEM ADMINISTRATIVA A CIDADE DE PALMAS - TO COM A FINALIDADE DE JUNTO AO DEPARTAMENTO JURÍDICO A ASSESSORIA DA ASSCAM RESOLVER ASSUNTO RELCIONADO Á UTILIZAÇÃO ESTATUTO DOS SERVIDORES PÚBLICOS, DE INTERESSE ORGANIZACIONAL DESTA CÂMARA MUNICIPAL. .</t>
+  </si>
+  <si>
+    <t>R$ 1.200,00</t>
+  </si>
+  <si>
+    <t>Concessão de 2,00 (duas diárias) para o servidor SEBASTIÃO PEREIRA LIMA, CPF nº 774.000.891-53, para empreender viagem a cidade de PALMAS-TO, com o objetivo de DIARIAS AO VEREADOR PRESIDENTE DESTE LEGISLATIVO PARA ENPRENDER VIAGEM ADMINISTRATIVA A CIDADE DE PALMAS - TO COM A FINALIDADE DE JUNTO AO DEPARTAMENTO JURÍDICO A ASSESSORIA DA ASSCAM RESOLVER ASSUNTO RELCIONADO Á UTILIZAÇÃO ESTATUTO DOS SERVIDORES PÚBLICOS, DE INTERESSE ORGANIZACIONAL DESTA CÂMARA MUNICIPAL. .</t>
+  </si>
+  <si>
     <t>29/03/2026</t>
   </si>
   <si>
-    <t>07:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>18:00:00</t>
   </si>
   <si>
-    <t>SEBASTIÃO PEREIRA LIMA</t>
-[...10 lines deleted...]
-  <si>
     <t>Concessão de 2,00 (duas diárias) para o servidor SEBASTIÃO PEREIRA LIMA, CPF nº 774.000.891-53, para empreender viagem a cidade de PALMAS-TO, com o objetivo de VIAGEM A PALMAS-TO, NA SEDE DA ASSCAM - ASSOCIAÇÃO DAS CÂMARAS MUNICIPAIS, COM A FINALIDADE DE TRATAR DE ASSUNTOS RELACIONADOS AO LEGISLATIVO DE INTERESSE MUNICIPAL.</t>
   </si>
   <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>08:00:00</t>
   </si>
   <si>
     <t>28/03/2026</t>
   </si>
   <si>
     <t>15:00:00</t>
   </si>
   <si>
     <t>MIKAELE TORRES CIRQUEIRA</t>
   </si>
   <si>
     <t xml:space="preserve">PALMAS-TO - </t>
   </si>
   <si>
     <t>R$ 1.350,00</t>
   </si>
   <si>
     <t>Concessão de 3,00 (três diárias) para o servidor MIKAELE TORRES CIRQUEIRA, CPF nº 704.547.401-66, para empreender viagem a cidade de PALMAS-TO-TO, com o objetivo de VIAGEM A PALMAS PARA PARTICIPAR DO SEGUNDO ENCONTRO DE VEREADORES E SERVIDORES DAS CÂMARAS MUNICIPAIS DO TOCANTINS, O EVENTO PROMOVEU O APRIMORAMENTO TÉCNICO E A TROCA DE EXPERIÊNCIAS ENTRE PARTICIPANTES, COM FOCO NO FORTALECIMENTO DO LEGISLATIVO MUNICIPAL, COM CARGA HORARIA DE 16 HORAS, NOS DIAS 25, 26, 27 DE MARÇO..</t>
   </si>
   <si>
     <t>GLAUCIENE SOUZA OLIVEIRA</t>
   </si>
   <si>
     <t>Concessão de 3,00 (três diárias) para o servidor GLAUCIENE SOUZA OLIVEIRA, CPF nº 013.432.821-36, para empreender viagem a cidade de PALMAS-TO-TO, com o objetivo de VIAGEM A PALMAS PARA PARTICIPAR DO SEGUNDO ENCONTRO DE VEREADORES E SERVIDORES DAS CÂMARAS MUNICIPAIS DO TOCANTINS, O EVENTO PROMOVEU O APRIMORAMENTO TÉCNICO E A TROCA DE EXPERIÊNCIAS ENTRE PARTICIPANTES, COM FOCO NO FORTALECIMENTO DO LEGISLATIVO MUNICIPAL, COM CARGA HORARIA DE 16 HORAS, NOS DIAS 25, 26, 27 DE MARÇO..</t>
   </si>
   <si>
     <t>MARISE DE SOUZA SANTOS TORRES</t>
   </si>
   <si>
     <t>Concessão de 3,00 (três diárias) para o servidor MARISE DE SOUZA SANTOS TORRES, CPF nº 013.250.641-65, para empreender viagem a cidade de PALMAS-TO-TO, com o objetivo de VIAGEM A PALMAS PARA PARTICIPAR DO SEGUNDO ENCONTRO DE VEREADORES E SERVIDORES DAS CÂMARAS MUNICIPAIS DO TOCANTINS, O EVENTO PROMOVEU O APRIMORAMENTO TÉCNICO E A TROCA DE EXPERIÊNCIAS ENTRE PARTICIPANTES, COM FOCO NO FORTALECIMENTO DO LEGISLATIVO MUNICIPAL, COM CARGA HORARIA DE 16 HORAS, NOS DIAS 25, 26, 27 DE MARÇO..</t>
   </si>
   <si>
-    <t>FRANCISLEI ALVES DE SOUZA</t>
-[...1 lines deleted...]
-  <si>
     <t>R$ 1.500,00</t>
   </si>
   <si>
     <t>Concessão de 3,00 (três diárias) para o servidor FRANCISLEI ALVES DE SOUZA, CPF nº 000.311.831-23, para empreender viagem a cidade de PALMAS-TO, com o objetivo de VIAGEM A PALMAS PARA PARTICIPAR DO SEGUNDO ENCONTRO DE VEREADORES E SERVIDORES DAS CÂMARAS MUNICIPAIS DO TOCANTINS, O EVENTO PROMOVEU O APRIMORAMENTO TÉCNICO E A TROCA DE EXPERIÊNCIAS ENTRE PARTICIPANTES, COM FOCO NO FORTALECIMENTO DO LEGISLATIVO MUNICIPAL, COM CARGA HORARIA DE 16 HORAS, NOS DIAS 25, 26, 27 DE MARÇO..</t>
   </si>
   <si>
     <t>R$ 1.800,00</t>
   </si>
   <si>
     <t>Concessão de 3,00 (três diárias) para o servidor SEBASTIÃO PEREIRA LIMA, CPF nº 774.000.891-53, para empreender viagem a cidade de PALMAS-TO, com o objetivo de VIAGEM A PALMAS PARA PARTICIPAR DO SEGUNDO ENCONTRO DE VEREADORES E SERVIDORES DAS CÂMARAS MUNICIPAIS DO TOCANTINS, O EVENTO PROMOVEU O APRIMORAMENTO TÉCNICO E A TROCA DE EXPERIÊNCIAS ENTRE PARTICIPANTES, COM FOCO NO FORTALECIMENTO DO LEGISLATIVO MUNICIPAL, COM CARGA HORARIA DE 16 HORAS, NOS DIAS 25, 26, 27 DE MARÇO..</t>
   </si>
   <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>29/01/2026</t>
   </si>
   <si>
-    <t>17:00:00</t>
-[...7 lines deleted...]
-  <si>
     <t>Concessão de 1,00 (uma diária) para o servidor LUCAS PEREIRA FREIRE, CPF nº 050.275.971-26, para empreender viagem a cidade de PALMAS-TO, com o objetivo de viagem a Palmas para tratar de assuntos pertinentes ao município de Ponte Alta do Bom Jesus -TO, no Gabinete do Deputado Cleiton Cardoso..</t>
-  </si>
-[...1 lines deleted...]
-    <t>EDYVAN FERNANDES DA SILVA</t>
   </si>
   <si>
     <t>Concessão de 1,00 (uma diária) para o servidor EDYVAN FERNANDES DA SILVA, CPF nº 019.272.761-36, para empreender viagem a cidade de PALMAS-TO, com o objetivo de VIAGEM A PALMAS PARA TRATAR DE ASSUNTOS PERTINENTES AO MUNICIPIO DE PONTE ALTA DO BOM JESUS - TO, NO GABINETE DO DEPUTADO CLEITON CARDOSO..</t>
   </si>
   <si>
     <t>Concessão de 1,00 (uma diária) para o servidor FRANCISLEI ALVES DE SOUZA, CPF nº 000.311.831-23, para empreender viagem a cidade de PALMAS-TO, com o objetivo de VIAGEM A PALMAS PARA TRATAR DE ASSUNTOS PERTINENTES AO MUNICIPIO DE PONTE ALTA DO BOM JESUS - TO, NO GABINETE DO DEPUTADO CLEITON CARDOSO..</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -494,376 +556,632 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J10"/>
+  <dimension ref="A1:J18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
-        <v>973</v>
+        <v>2478</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H2" t="s">
         <v>15</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>16</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
-        <v>1600</v>
+        <v>2355</v>
       </c>
       <c r="B3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>19</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>20</v>
       </c>
-      <c r="D3" t="s">
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" t="s">
         <v>21</v>
       </c>
-      <c r="E3" t="s">
+      <c r="I3" t="s">
         <v>22</v>
       </c>
-      <c r="F3" t="s">
+      <c r="J3" t="s">
         <v>23</v>
-      </c>
-[...10 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
-        <v>1601</v>
+        <v>2356</v>
       </c>
       <c r="B4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>19</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" t="s">
         <v>21</v>
       </c>
-      <c r="E4" t="s">
+      <c r="I4" t="s">
         <v>22</v>
       </c>
-      <c r="F4" t="s">
-[...8 lines deleted...]
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
-        <v>1602</v>
+        <v>2357</v>
       </c>
       <c r="B5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
         <v>19</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>26</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" t="s">
         <v>21</v>
       </c>
-      <c r="E5" t="s">
+      <c r="I5" t="s">
         <v>22</v>
       </c>
-      <c r="F5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
-        <v>1603</v>
+        <v>2358</v>
       </c>
       <c r="B6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>28</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
         <v>21</v>
       </c>
-      <c r="E6" t="s">
+      <c r="I6" t="s">
         <v>22</v>
       </c>
-      <c r="F6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
-        <v>1604</v>
+        <v>2359</v>
       </c>
       <c r="B7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
         <v>19</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>30</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
         <v>21</v>
       </c>
-      <c r="E7" t="s">
+      <c r="I7" t="s">
         <v>22</v>
       </c>
-      <c r="F7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J7" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
-        <v>563</v>
+        <v>2351</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G8" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" t="s">
         <v>15</v>
       </c>
-      <c r="H8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I8" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="J8" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
-        <v>565</v>
+        <v>2352</v>
       </c>
       <c r="B9" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
+        <v>15</v>
+      </c>
+      <c r="I9" t="s">
         <v>37</v>
       </c>
-      <c r="E9" t="s">
+      <c r="J9" t="s">
         <v>38</v>
-      </c>
-[...13 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
-        <v>566</v>
+        <v>973</v>
       </c>
       <c r="B10" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
+        <v>40</v>
+      </c>
+      <c r="E10" t="s">
+        <v>41</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" t="s">
         <v>37</v>
       </c>
-      <c r="E10" t="s">
-[...5 lines deleted...]
-      <c r="G10" t="s">
+      <c r="J10" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11">
+        <v>1600</v>
+      </c>
+      <c r="B11" t="s">
+        <v>43</v>
+      </c>
+      <c r="C11" t="s">
+        <v>44</v>
+      </c>
+      <c r="D11" t="s">
+        <v>45</v>
+      </c>
+      <c r="E11" t="s">
+        <v>46</v>
+      </c>
+      <c r="F11" t="s">
+        <v>47</v>
+      </c>
+      <c r="G11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" t="s">
+        <v>48</v>
+      </c>
+      <c r="I11" t="s">
+        <v>49</v>
+      </c>
+      <c r="J11" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12">
+        <v>1601</v>
+      </c>
+      <c r="B12" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" t="s">
+        <v>46</v>
+      </c>
+      <c r="F12" t="s">
+        <v>51</v>
+      </c>
+      <c r="G12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" t="s">
+        <v>48</v>
+      </c>
+      <c r="I12" t="s">
+        <v>49</v>
+      </c>
+      <c r="J12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13">
+        <v>1602</v>
+      </c>
+      <c r="B13" t="s">
+        <v>43</v>
+      </c>
+      <c r="C13" t="s">
+        <v>44</v>
+      </c>
+      <c r="D13" t="s">
+        <v>45</v>
+      </c>
+      <c r="E13" t="s">
+        <v>46</v>
+      </c>
+      <c r="F13" t="s">
+        <v>53</v>
+      </c>
+      <c r="G13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J13" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14">
+        <v>1603</v>
+      </c>
+      <c r="B14" t="s">
+        <v>43</v>
+      </c>
+      <c r="C14" t="s">
+        <v>44</v>
+      </c>
+      <c r="D14" t="s">
+        <v>45</v>
+      </c>
+      <c r="E14" t="s">
+        <v>46</v>
+      </c>
+      <c r="F14" t="s">
+        <v>34</v>
+      </c>
+      <c r="G14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" t="s">
         <v>15</v>
       </c>
-      <c r="H10" t="s">
-[...5 lines deleted...]
-      <c r="J10" t="s">
+      <c r="I14" t="s">
+        <v>55</v>
+      </c>
+      <c r="J14" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15">
+        <v>1604</v>
+      </c>
+      <c r="B15" t="s">
+        <v>43</v>
+      </c>
+      <c r="C15" t="s">
         <v>44</v>
+      </c>
+      <c r="D15" t="s">
+        <v>45</v>
+      </c>
+      <c r="E15" t="s">
+        <v>46</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" t="s">
+        <v>14</v>
+      </c>
+      <c r="H15" t="s">
+        <v>15</v>
+      </c>
+      <c r="I15" t="s">
+        <v>57</v>
+      </c>
+      <c r="J15" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16">
+        <v>563</v>
+      </c>
+      <c r="B16" t="s">
+        <v>59</v>
+      </c>
+      <c r="C16" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" t="s">
+        <v>60</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>30</v>
+      </c>
+      <c r="G16" t="s">
+        <v>14</v>
+      </c>
+      <c r="H16" t="s">
+        <v>15</v>
+      </c>
+      <c r="I16" t="s">
+        <v>35</v>
+      </c>
+      <c r="J16" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17">
+        <v>565</v>
+      </c>
+      <c r="B17" t="s">
+        <v>59</v>
+      </c>
+      <c r="C17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>20</v>
+      </c>
+      <c r="G17" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" t="s">
+        <v>15</v>
+      </c>
+      <c r="I17" t="s">
+        <v>35</v>
+      </c>
+      <c r="J17" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18">
+        <v>566</v>
+      </c>
+      <c r="B18" t="s">
+        <v>59</v>
+      </c>
+      <c r="C18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" t="s">
+        <v>60</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>34</v>
+      </c>
+      <c r="G18" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" t="s">
+        <v>15</v>
+      </c>
+      <c r="I18" t="s">
+        <v>35</v>
+      </c>
+      <c r="J18" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">