--- v1 (2026-06-22)
+++ v2 (2026-08-07)
@@ -12,217 +12,250 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Data Saída</t>
   </si>
   <si>
     <t>Hora Saída</t>
   </si>
   <si>
     <t>Data Chegada</t>
   </si>
   <si>
     <t>Hora Chegada</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Destino</t>
   </si>
   <si>
     <t>Valor Total</t>
   </si>
   <si>
     <t>Motivo da Diária</t>
   </si>
   <si>
+    <t>24/06/2026</t>
+  </si>
+  <si>
+    <t>07:00:00</t>
+  </si>
+  <si>
+    <t>17:00:00</t>
+  </si>
+  <si>
+    <t>EDYVAN FERNANDES DA SILVA</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARRAIAS - </t>
+  </si>
+  <si>
+    <t>R$ 300,00</t>
+  </si>
+  <si>
+    <t>Concessão de 1,00 (uma diária) para o servidor EDYVAN FERNANDES DA SILVA, CPF nº 019.272.761-36, para empreender viagem a cidade de ARRAIAS -TO, com o objetivo de VIAGEM  PARA PARTICIPAR DE EVENTO INSTITUCIONAL, A REALIZAR- SE NO DIA 24 DE JUNHO, POR CONVITE DO EXMO. SR. GOVERNADOR DO ESTADO DO TOCANTINS, COM RETORNO PREVISTO PARA O MESMO DIA 24/06/2026.</t>
+  </si>
+  <si>
+    <t>FRANCISLEI ALVES DE SOUZA</t>
+  </si>
+  <si>
+    <t>Concessão de 1,00 (uma diária) para o servidor FRANCISLEI ALVES DE SOUZA, CPF nº 000.311.831-23, para empreender viagem a cidade de ARRAIAS-TO, com o objetivo de DIARIAS AO VEREADOR DESTE LEGISLATIVO PARA EMPREENDER VIAGEM  A CIDADE DE ARRAIAS - TO COM A FINALIDADE DE PARTICIPAR DE EVENTO INSTITUCIONAL, A REALIZAR-SE NO DIA 24 DE JUNHO, POR CONVITE DO EXMO. SR. GOVERNADOR DO ESTADO DO TOCANTINS. COM RETORNO PREVISTO PARA O DIA 24/06/2026.</t>
+  </si>
+  <si>
+    <t>SEBASTIÃO PEREIRA LIMA</t>
+  </si>
+  <si>
+    <t>R$ 400,00</t>
+  </si>
+  <si>
+    <t>Concessão de 1,00 (uma diária) para o vereador SEBASTIÃO PEREIRA LIMA, CPF nº 774.000.891-53, para empreender viagem a cidade de ARRAIAS-TO, com o objetivo de VIAGEM A ARRAIAS PARA PARTICIPAR DE EVENTO INSTITUCIONAL, A REALIZAR-SE NO DIA 24 DE JUNHO, POR CONVITE DO EXMO. SR. GOVERNADOR DO ESTADO DO TOCANTINS. Com retorno previsto para o mesmo dia 24/06/2026.</t>
+  </si>
+  <si>
+    <t>15/06/2026</t>
+  </si>
+  <si>
+    <t>08:00:00</t>
+  </si>
+  <si>
+    <t>MARISE DE SOUZA SANTOS TORRES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TAGUATINGA - </t>
+  </si>
+  <si>
+    <t>R$ 200,00</t>
+  </si>
+  <si>
+    <t>Concessão de 1,00 (uma diária) para o servidora MARISE DE SOUZA SANTOS TORRES, CPF nº 013.250.641-65, para empreender viagem ao municipio de Taguatinga-TO, para obtenção de certificado digital, necessário ao desempenho das atividades administrativas e legislativas da Câmara Municipal, visando garantir o acesso aos sistemas oficiais e a realização de procedimentos eletrônicos inerentes ás atribuições do cargo.</t>
+  </si>
+  <si>
     <t>29/05/2026</t>
   </si>
   <si>
-    <t>07:00:00</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">PALMAS - </t>
   </si>
   <si>
     <t>R$ 600,00</t>
   </si>
   <si>
     <t>Concessão de 1,00 (uma diária) para o servidor SEBASTIÃO PEREIRA LIMA, CPF nº 774.000.891-53, para empreender viagem a cidade de PALMAS-TO, com o objetivo de VIAGEM A PALMAS ESTANDO NA SEDE DA ASSCAM  - ASSOCIAÇÃO DAS CÂMARAS MUNICIPAIS, LOCALIZADA NA ASSEMBLEIA LEGISLATIVA DO ESTADO DO TOCANTINS, NO DIA 29 DE MAIO DE 2026, CUJA FINALIDADE FOI TRATAR DE ASSUNTOS RELACIONADOS AO LEGISLATIVO DE INTERESSE MUNICIPAL..</t>
   </si>
   <si>
     <t>26/04/2026</t>
   </si>
   <si>
     <t>30/04/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>EDYVAN FERNANDES DA SILVA</t>
   </si>
   <si>
     <t xml:space="preserve">BRASÍLIA - </t>
   </si>
   <si>
     <t>R$ 3.200,00</t>
   </si>
   <si>
     <t>Concessão de 4,00 (quatro diárias) para o servidor EDYVAN FERNANDES DA SILVA, CPF nº 019.272.761-36, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de Viagem a Brasilia para participação no 25ª Marcha dos Gestores e Legislativos Municipais 27 a 30 abril 2026 em Brasilia DF de 27 a
 30 de abril de 2026.</t>
   </si>
   <si>
     <t>GENIELSON FERREIRA ROSA</t>
   </si>
   <si>
     <t>Concessão de 4,00 (quatro diárias) para o servidor GENIELSON FERREIRA ROSA, CPF nº 051.964.811-09, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de Viagem a Brasilia para participação no 25ª Marcha dos Gestores e Legislativos Municipais 27 a 30 abril 2026 em Brasilia DF de 27 a
 30 de abril de 2026.</t>
   </si>
   <si>
     <t>ALCENY SILVA CERQUEIRA</t>
   </si>
   <si>
     <t>Concessão de 4,00 (quatro diárias) para o servidor ALCENY SILVA CERQUEIRA, CPF nº 599.810.911-20, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de Viagem a Brasilia para participação no 25ª Marcha dos Gestores e Legislativos Municipais 27 a 30 abril 2026 em Brasilia DF de 27 a
 30 de abril de 2026.</t>
   </si>
   <si>
     <t>ALESSANDRO DINIZ CHAVES</t>
   </si>
   <si>
     <t>Concessão de 4,00 (quatro diárias) para o servidor ALESSANDRO DINIZ CHAVES, CPF nº 477.429.841-72, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de Viagem a Brasilia para participação no 25ª Marcha dos Gestores e Legislativos Municipais 27 a 30 abril 2026 em Brasilia DF de 27 a
 30 de abril de 2026.</t>
   </si>
   <si>
     <t>LUCAS PEREIRA FREIRE</t>
   </si>
   <si>
     <t>Concessão de 4,00 (quatro diárias) para o servidor LUCAS PEREIRA FREIRE, CPF nº 050.275.971-26, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de Viagem a Brasilia para participação no 25ª Marcha dos Gestores e Legislativos Municipais 27 a 30 abril 2026 em Brasilia DF de 27 a
 30 de abril de 2026.</t>
   </si>
   <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>16/04/2026</t>
   </si>
   <si>
-    <t>FRANCISLEI ALVES DE SOUZA</t>
-[...1 lines deleted...]
-  <si>
     <t>R$ 500,00</t>
   </si>
   <si>
     <t>Concessão de 1,00 (uma diária) para o servidor FRANCISLEI ALVES DE SOUZA, CPF nº 000.311.831-23, para empreender viagem a cidade de PALMAS-TO, com o objetivo de DIARIAS AO VEREADOR DESTE LEGISLATIVO PARA ENPRENDER VIAGEM ADMINISTRATIVA A CIDADE DE PALMAS - TO COM A FINALIDADE DE JUNTO AO DEPARTAMENTO JURÍDICO A ASSESSORIA DA ASSCAM RESOLVER ASSUNTO RELCIONADO Á UTILIZAÇÃO ESTATUTO DOS SERVIDORES PÚBLICOS, DE INTERESSE ORGANIZACIONAL DESTA CÂMARA MUNICIPAL. .</t>
   </si>
   <si>
     <t>R$ 1.200,00</t>
   </si>
   <si>
     <t>Concessão de 2,00 (duas diárias) para o servidor SEBASTIÃO PEREIRA LIMA, CPF nº 774.000.891-53, para empreender viagem a cidade de PALMAS-TO, com o objetivo de DIARIAS AO VEREADOR PRESIDENTE DESTE LEGISLATIVO PARA ENPRENDER VIAGEM ADMINISTRATIVA A CIDADE DE PALMAS - TO COM A FINALIDADE DE JUNTO AO DEPARTAMENTO JURÍDICO A ASSESSORIA DA ASSCAM RESOLVER ASSUNTO RELCIONADO Á UTILIZAÇÃO ESTATUTO DOS SERVIDORES PÚBLICOS, DE INTERESSE ORGANIZACIONAL DESTA CÂMARA MUNICIPAL. .</t>
   </si>
   <si>
     <t>29/03/2026</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>18:00:00</t>
   </si>
   <si>
     <t>Concessão de 2,00 (duas diárias) para o servidor SEBASTIÃO PEREIRA LIMA, CPF nº 774.000.891-53, para empreender viagem a cidade de PALMAS-TO, com o objetivo de VIAGEM A PALMAS-TO, NA SEDE DA ASSCAM - ASSOCIAÇÃO DAS CÂMARAS MUNICIPAIS, COM A FINALIDADE DE TRATAR DE ASSUNTOS RELACIONADOS AO LEGISLATIVO DE INTERESSE MUNICIPAL.</t>
   </si>
   <si>
     <t>25/03/2026</t>
   </si>
   <si>
-    <t>08:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>28/03/2026</t>
   </si>
   <si>
     <t>15:00:00</t>
   </si>
   <si>
     <t>MIKAELE TORRES CIRQUEIRA</t>
   </si>
   <si>
     <t xml:space="preserve">PALMAS-TO - </t>
   </si>
   <si>
     <t>R$ 1.350,00</t>
   </si>
   <si>
     <t>Concessão de 3,00 (três diárias) para o servidor MIKAELE TORRES CIRQUEIRA, CPF nº 704.547.401-66, para empreender viagem a cidade de PALMAS-TO-TO, com o objetivo de VIAGEM A PALMAS PARA PARTICIPAR DO SEGUNDO ENCONTRO DE VEREADORES E SERVIDORES DAS CÂMARAS MUNICIPAIS DO TOCANTINS, O EVENTO PROMOVEU O APRIMORAMENTO TÉCNICO E A TROCA DE EXPERIÊNCIAS ENTRE PARTICIPANTES, COM FOCO NO FORTALECIMENTO DO LEGISLATIVO MUNICIPAL, COM CARGA HORARIA DE 16 HORAS, NOS DIAS 25, 26, 27 DE MARÇO..</t>
   </si>
   <si>
     <t>GLAUCIENE SOUZA OLIVEIRA</t>
   </si>
   <si>
     <t>Concessão de 3,00 (três diárias) para o servidor GLAUCIENE SOUZA OLIVEIRA, CPF nº 013.432.821-36, para empreender viagem a cidade de PALMAS-TO-TO, com o objetivo de VIAGEM A PALMAS PARA PARTICIPAR DO SEGUNDO ENCONTRO DE VEREADORES E SERVIDORES DAS CÂMARAS MUNICIPAIS DO TOCANTINS, O EVENTO PROMOVEU O APRIMORAMENTO TÉCNICO E A TROCA DE EXPERIÊNCIAS ENTRE PARTICIPANTES, COM FOCO NO FORTALECIMENTO DO LEGISLATIVO MUNICIPAL, COM CARGA HORARIA DE 16 HORAS, NOS DIAS 25, 26, 27 DE MARÇO..</t>
-  </si>
-[...1 lines deleted...]
-    <t>MARISE DE SOUZA SANTOS TORRES</t>
   </si>
   <si>
     <t>Concessão de 3,00 (três diárias) para o servidor MARISE DE SOUZA SANTOS TORRES, CPF nº 013.250.641-65, para empreender viagem a cidade de PALMAS-TO-TO, com o objetivo de VIAGEM A PALMAS PARA PARTICIPAR DO SEGUNDO ENCONTRO DE VEREADORES E SERVIDORES DAS CÂMARAS MUNICIPAIS DO TOCANTINS, O EVENTO PROMOVEU O APRIMORAMENTO TÉCNICO E A TROCA DE EXPERIÊNCIAS ENTRE PARTICIPANTES, COM FOCO NO FORTALECIMENTO DO LEGISLATIVO MUNICIPAL, COM CARGA HORARIA DE 16 HORAS, NOS DIAS 25, 26, 27 DE MARÇO..</t>
   </si>
   <si>
     <t>R$ 1.500,00</t>
   </si>
   <si>
     <t>Concessão de 3,00 (três diárias) para o servidor FRANCISLEI ALVES DE SOUZA, CPF nº 000.311.831-23, para empreender viagem a cidade de PALMAS-TO, com o objetivo de VIAGEM A PALMAS PARA PARTICIPAR DO SEGUNDO ENCONTRO DE VEREADORES E SERVIDORES DAS CÂMARAS MUNICIPAIS DO TOCANTINS, O EVENTO PROMOVEU O APRIMORAMENTO TÉCNICO E A TROCA DE EXPERIÊNCIAS ENTRE PARTICIPANTES, COM FOCO NO FORTALECIMENTO DO LEGISLATIVO MUNICIPAL, COM CARGA HORARIA DE 16 HORAS, NOS DIAS 25, 26, 27 DE MARÇO..</t>
   </si>
   <si>
     <t>R$ 1.800,00</t>
   </si>
   <si>
     <t>Concessão de 3,00 (três diárias) para o servidor SEBASTIÃO PEREIRA LIMA, CPF nº 774.000.891-53, para empreender viagem a cidade de PALMAS-TO, com o objetivo de VIAGEM A PALMAS PARA PARTICIPAR DO SEGUNDO ENCONTRO DE VEREADORES E SERVIDORES DAS CÂMARAS MUNICIPAIS DO TOCANTINS, O EVENTO PROMOVEU O APRIMORAMENTO TÉCNICO E A TROCA DE EXPERIÊNCIAS ENTRE PARTICIPANTES, COM FOCO NO FORTALECIMENTO DO LEGISLATIVO MUNICIPAL, COM CARGA HORARIA DE 16 HORAS, NOS DIAS 25, 26, 27 DE MARÇO..</t>
   </si>
   <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>Concessão de 1,00 (uma diária) para o servidor LUCAS PEREIRA FREIRE, CPF nº 050.275.971-26, para empreender viagem a cidade de PALMAS-TO, com o objetivo de viagem a Palmas para tratar de assuntos pertinentes ao município de Ponte Alta do Bom Jesus -TO, no Gabinete do Deputado Cleiton Cardoso..</t>
   </si>
@@ -556,632 +589,760 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J18"/>
+  <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
-        <v>2478</v>
+        <v>2980</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
-        <v>2355</v>
+        <v>2981</v>
       </c>
       <c r="B3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J3" t="s">
         <v>19</v>
-      </c>
-[...16 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
-        <v>2356</v>
+        <v>2982</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
+        <v>15</v>
+      </c>
+      <c r="I4" t="s">
         <v>21</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
-        <v>2357</v>
+        <v>2928</v>
       </c>
       <c r="B5" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
+        <v>25</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" t="s">
         <v>26</v>
       </c>
-      <c r="G5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I5" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="J5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
-        <v>2358</v>
+        <v>2478</v>
       </c>
       <c r="B6" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I6" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="J6" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
-        <v>2359</v>
+        <v>2355</v>
       </c>
       <c r="B7" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="I7" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="J7" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
-        <v>2351</v>
+        <v>2356</v>
       </c>
       <c r="B8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="I8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J8" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
-        <v>2352</v>
+        <v>2357</v>
       </c>
       <c r="B9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="I9" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="J9" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
-        <v>973</v>
+        <v>2358</v>
       </c>
       <c r="B10" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E10" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="I10" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="J10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
-        <v>1600</v>
+        <v>2359</v>
       </c>
       <c r="B11" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="C11" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
         <v>44</v>
       </c>
-      <c r="D11" t="s">
+      <c r="G11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" t="s">
+        <v>35</v>
+      </c>
+      <c r="I11" t="s">
+        <v>36</v>
+      </c>
+      <c r="J11" t="s">
         <v>45</v>
-      </c>
-[...16 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
-        <v>1601</v>
+        <v>2351</v>
       </c>
       <c r="B12" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C12" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E12" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
+        <v>30</v>
+      </c>
+      <c r="I12" t="s">
         <v>48</v>
       </c>
-      <c r="I12" t="s">
+      <c r="J12" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
-        <v>1602</v>
+        <v>2352</v>
       </c>
       <c r="B13" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C13" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E13" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>53</v>
+        <v>20</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="I13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="J13" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
-        <v>1603</v>
+        <v>973</v>
       </c>
       <c r="B14" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="C14" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="E14" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I14" t="s">
+        <v>50</v>
+      </c>
+      <c r="J14" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
-        <v>1604</v>
+        <v>1600</v>
       </c>
       <c r="B15" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="C15" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="E15" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="I15" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J15" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
-        <v>563</v>
+        <v>1601</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C16" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" t="s">
+        <v>58</v>
+      </c>
+      <c r="F16" t="s">
+        <v>63</v>
+      </c>
+      <c r="G16" t="s">
+        <v>14</v>
+      </c>
+      <c r="H16" t="s">
         <v>60</v>
       </c>
-      <c r="E16" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I16" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="J16" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
-        <v>565</v>
+        <v>1602</v>
       </c>
       <c r="B17" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C17" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D17" t="s">
+        <v>57</v>
+      </c>
+      <c r="E17" t="s">
+        <v>58</v>
+      </c>
+      <c r="F17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G17" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" t="s">
         <v>60</v>
       </c>
-      <c r="E17" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I17" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="J17" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
+        <v>1603</v>
+      </c>
+      <c r="B18" t="s">
+        <v>56</v>
+      </c>
+      <c r="C18" t="s">
+        <v>24</v>
+      </c>
+      <c r="D18" t="s">
+        <v>57</v>
+      </c>
+      <c r="E18" t="s">
+        <v>58</v>
+      </c>
+      <c r="F18" t="s">
+        <v>18</v>
+      </c>
+      <c r="G18" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" t="s">
+        <v>30</v>
+      </c>
+      <c r="I18" t="s">
+        <v>66</v>
+      </c>
+      <c r="J18" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19">
+        <v>1604</v>
+      </c>
+      <c r="B19" t="s">
+        <v>56</v>
+      </c>
+      <c r="C19" t="s">
+        <v>24</v>
+      </c>
+      <c r="D19" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" t="s">
+        <v>58</v>
+      </c>
+      <c r="F19" t="s">
+        <v>20</v>
+      </c>
+      <c r="G19" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" t="s">
+        <v>30</v>
+      </c>
+      <c r="I19" t="s">
+        <v>68</v>
+      </c>
+      <c r="J19" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20">
+        <v>563</v>
+      </c>
+      <c r="B20" t="s">
+        <v>70</v>
+      </c>
+      <c r="C20" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" t="s">
+        <v>71</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>44</v>
+      </c>
+      <c r="G20" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" t="s">
+        <v>30</v>
+      </c>
+      <c r="I20" t="s">
+        <v>48</v>
+      </c>
+      <c r="J20" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21">
+        <v>565</v>
+      </c>
+      <c r="B21" t="s">
+        <v>70</v>
+      </c>
+      <c r="C21" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" t="s">
+        <v>14</v>
+      </c>
+      <c r="H21" t="s">
+        <v>30</v>
+      </c>
+      <c r="I21" t="s">
+        <v>48</v>
+      </c>
+      <c r="J21" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22">
         <v>566</v>
       </c>
-      <c r="B18" t="s">
-[...24 lines deleted...]
-        <v>63</v>
+      <c r="B22" t="s">
+        <v>70</v>
+      </c>
+      <c r="C22" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" t="s">
+        <v>71</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>18</v>
+      </c>
+      <c r="G22" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" t="s">
+        <v>30</v>
+      </c>
+      <c r="I22" t="s">
+        <v>48</v>
+      </c>
+      <c r="J22" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">