--- v0 (2026-05-28)
+++ v1 (2026-07-22)
@@ -12,122 +12,131 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Data Saída</t>
   </si>
   <si>
     <t>Hora Saída</t>
   </si>
   <si>
     <t>Data Chegada</t>
   </si>
   <si>
     <t>Hora Chegada</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Destino</t>
   </si>
   <si>
     <t>Valor Total</t>
   </si>
   <si>
     <t>Motivo da Diária</t>
   </si>
   <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>06:00:00</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>23:00:00</t>
+  </si>
+  <si>
+    <t>SHARLYS DIVINO DE SOUZA TAVARES</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PALMAS - </t>
+  </si>
+  <si>
+    <t>R$ 900,00</t>
+  </si>
+  <si>
+    <t>Concessão de 1,50 (uma diária e meia) para o servidor SHARLYS DIVINO DE SOUZA TAVARES, CPF nº 426.164.171-20, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar de evento junto à codevasf (receber uma casa de farinha), efetuar visita junto ao gabinete do Deputado Estadual Valdemar Júnior e junto ao gabinete da deputada estadual Janad Valcari .</t>
+  </si>
+  <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>16:00:00</t>
   </si>
   <si>
     <t>26/05/2026</t>
   </si>
   <si>
-    <t>23:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>ISABELLA BISPO NEVES LOPES</t>
   </si>
   <si>
-    <t>N/A</t>
-[...7 lines deleted...]
-  <si>
     <t>Concessão de 1,50 (uma diária e meia) para a servidora ISABELLA BISPO NEVES LOPES, CPF nº 063.500.291-43, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar da jornada de gestão parlamentar, promovida pela Assembléia Legislativa do Estado do Tocantins.</t>
   </si>
   <si>
-    <t>SHARLYS DIVINO DE SOUZA TAVARES</t>
-[...1 lines deleted...]
-  <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor SHARLYS DIVINO DE SOUZA TAVARES, CPF nº 426.164.171-20, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar da jornada de gestão parlamentar, promovida pela Assembléia Legislativa do Estado do Tocantins.</t>
   </si>
   <si>
     <t>DAILY DE ABREU RODRIGUES</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para a servidora DAILY DE ABREU RODRIGUES, CPF nº 085.559.121-80, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar da jornada de gestão parlamentar, promovida pela Assembléia Legislativa do Estado do Tocantins.</t>
-  </si>
-[...1 lines deleted...]
-    <t>06:00:00</t>
   </si>
   <si>
     <t>ELLIAN RODRIGUES DE JESUS</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor ELLIAN RODRIGUES DE JESUS, CPF nº 064.288.371-88, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar da jornada de gestão parlamentar, promovida pela Assembléia Legislativa do Estado do Tocantins.</t>
   </si>
   <si>
     <t>CRISTIAN DE SOUZA TAVARES</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor CRISTIAN DE SOUZA TAVARES, CPF nº 036.568.271-33, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar da jornada de gestão parlamentar, promovida pela Assembléia Legislativa do Estado do Tocantins.</t>
   </si>
   <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>05:00:00</t>
   </si>
   <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>15:00:00</t>
   </si>
@@ -602,984 +611,1016 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J29"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
-        <v>2290</v>
+        <v>2927</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
       <c r="J2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
-        <v>2291</v>
+        <v>2290</v>
       </c>
       <c r="B3" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>15</v>
       </c>
       <c r="H3" t="s">
         <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>17</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
-        <v>2292</v>
+        <v>2291</v>
       </c>
       <c r="B4" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>16</v>
       </c>
       <c r="I4" t="s">
         <v>17</v>
       </c>
       <c r="J4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
-        <v>2293</v>
+        <v>2292</v>
       </c>
       <c r="B5" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>16</v>
       </c>
       <c r="I5" t="s">
         <v>17</v>
       </c>
       <c r="J5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
-        <v>2295</v>
+        <v>2293</v>
       </c>
       <c r="B6" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G6" t="s">
         <v>15</v>
       </c>
       <c r="H6" t="s">
         <v>16</v>
       </c>
       <c r="I6" t="s">
         <v>17</v>
       </c>
       <c r="J6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
-        <v>2054</v>
+        <v>2295</v>
       </c>
       <c r="B7" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F7" t="s">
         <v>29</v>
       </c>
-      <c r="D7" t="s">
+      <c r="G7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I7" t="s">
+        <v>17</v>
+      </c>
+      <c r="J7" t="s">
         <v>30</v>
-      </c>
-[...16 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
-        <v>2057</v>
+        <v>2054</v>
       </c>
       <c r="B8" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C8" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F8" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="G8" t="s">
         <v>15</v>
       </c>
       <c r="H8" t="s">
         <v>16</v>
       </c>
       <c r="I8" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="J8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
-        <v>2058</v>
+        <v>2057</v>
       </c>
       <c r="B9" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" t="s">
+        <v>34</v>
+      </c>
+      <c r="F9" t="s">
         <v>29</v>
       </c>
-      <c r="D9" t="s">
-[...5 lines deleted...]
-      <c r="F9" t="s">
+      <c r="G9" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" t="s">
+        <v>16</v>
+      </c>
+      <c r="I9" t="s">
         <v>35</v>
       </c>
-      <c r="G9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
-        <v>2059</v>
+        <v>2058</v>
       </c>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E10" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G10" t="s">
         <v>15</v>
       </c>
       <c r="H10" t="s">
         <v>16</v>
       </c>
       <c r="I10" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="J10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
-        <v>1909</v>
+        <v>2059</v>
       </c>
       <c r="B11" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" t="s">
         <v>40</v>
       </c>
-      <c r="D11" t="s">
+      <c r="G11" t="s">
+        <v>15</v>
+      </c>
+      <c r="H11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I11" t="s">
+        <v>35</v>
+      </c>
+      <c r="J11" t="s">
         <v>41</v>
-      </c>
-[...16 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="B12" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C12" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D12" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
+        <v>45</v>
+      </c>
+      <c r="G12" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" t="s">
         <v>46</v>
       </c>
-      <c r="G12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I12" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
-        <v>1355</v>
+        <v>1910</v>
       </c>
       <c r="B13" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="C13" t="s">
+        <v>43</v>
+      </c>
+      <c r="D13" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F13" t="s">
         <v>49</v>
       </c>
-      <c r="D13" t="s">
+      <c r="G13" t="s">
+        <v>15</v>
+      </c>
+      <c r="H13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J13" t="s">
         <v>50</v>
-      </c>
-[...16 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
-        <v>1128</v>
+        <v>1355</v>
       </c>
       <c r="B14" t="s">
+        <v>51</v>
+      </c>
+      <c r="C14" t="s">
+        <v>52</v>
+      </c>
+      <c r="D14" t="s">
         <v>53</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="E14" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" t="s">
         <v>54</v>
       </c>
-      <c r="E14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G14" t="s">
         <v>15</v>
       </c>
       <c r="H14" t="s">
         <v>16</v>
       </c>
       <c r="I14" t="s">
+        <v>17</v>
+      </c>
+      <c r="J14" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
-        <v>1135</v>
+        <v>1128</v>
       </c>
       <c r="B15" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D15" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="G15" t="s">
         <v>15</v>
       </c>
       <c r="H15" t="s">
         <v>16</v>
       </c>
       <c r="I15" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="J15" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
-        <v>1136</v>
+        <v>1135</v>
       </c>
       <c r="B16" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D16" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="G16" t="s">
         <v>15</v>
       </c>
       <c r="H16" t="s">
         <v>16</v>
       </c>
       <c r="I16" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="J16" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
-        <v>1138</v>
+        <v>1136</v>
       </c>
       <c r="B17" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D17" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="G17" t="s">
         <v>15</v>
       </c>
       <c r="H17" t="s">
         <v>16</v>
       </c>
       <c r="I17" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="J17" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
-        <v>1140</v>
+        <v>1138</v>
       </c>
       <c r="B18" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D18" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
-        <v>60</v>
+        <v>38</v>
       </c>
       <c r="G18" t="s">
         <v>15</v>
       </c>
       <c r="H18" t="s">
         <v>16</v>
       </c>
       <c r="I18" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="J18" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
-        <v>1141</v>
+        <v>1140</v>
       </c>
       <c r="B19" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D19" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
-        <v>46</v>
+        <v>63</v>
       </c>
       <c r="G19" t="s">
         <v>15</v>
       </c>
       <c r="H19" t="s">
         <v>16</v>
       </c>
       <c r="I19" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="J19" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
-        <v>1142</v>
+        <v>1141</v>
       </c>
       <c r="B20" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C20" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="G20" t="s">
         <v>15</v>
       </c>
       <c r="H20" t="s">
         <v>16</v>
       </c>
       <c r="I20" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="J20" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
-        <v>1143</v>
+        <v>1142</v>
       </c>
       <c r="B21" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C21" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
+        <v>57</v>
+      </c>
+      <c r="E21" t="s">
+        <v>13</v>
+      </c>
+      <c r="F21" t="s">
         <v>54</v>
       </c>
-      <c r="E21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" t="s">
         <v>15</v>
       </c>
       <c r="H21" t="s">
         <v>16</v>
       </c>
       <c r="I21" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="J21" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
-        <v>1144</v>
+        <v>1143</v>
       </c>
       <c r="B22" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C22" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D22" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
       <c r="F22" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="G22" t="s">
         <v>15</v>
       </c>
       <c r="H22" t="s">
         <v>16</v>
       </c>
       <c r="I22" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="J22" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
-        <v>1145</v>
+        <v>1144</v>
       </c>
       <c r="B23" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C23" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D23" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="G23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
         <v>16</v>
       </c>
       <c r="I23" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="J23" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
-        <v>1146</v>
+        <v>1145</v>
       </c>
       <c r="B24" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C24" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D24" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>15</v>
       </c>
       <c r="H24" t="s">
         <v>16</v>
       </c>
       <c r="I24" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="J24" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
-        <v>841</v>
+        <v>1146</v>
       </c>
       <c r="B25" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="C25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D25" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
       <c r="F25" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G25" t="s">
         <v>15</v>
       </c>
       <c r="H25" t="s">
         <v>16</v>
       </c>
       <c r="I25" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="J25" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
-        <v>638</v>
+        <v>841</v>
       </c>
       <c r="B26" t="s">
         <v>71</v>
       </c>
       <c r="C26" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="D26" t="s">
         <v>72</v>
       </c>
       <c r="E26" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="F26" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="G26" t="s">
         <v>15</v>
       </c>
       <c r="H26" t="s">
         <v>16</v>
       </c>
       <c r="I26" t="s">
         <v>17</v>
       </c>
       <c r="J26" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
-        <v>363</v>
+        <v>638</v>
       </c>
       <c r="B27" t="s">
+        <v>74</v>
+      </c>
+      <c r="C27" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" t="s">
         <v>75</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="E27" t="s">
         <v>76</v>
       </c>
-      <c r="E27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F27" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G27" t="s">
         <v>15</v>
       </c>
       <c r="H27" t="s">
         <v>16</v>
       </c>
       <c r="I27" t="s">
         <v>17</v>
       </c>
       <c r="J27" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="B28" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C28" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D28" t="s">
+        <v>79</v>
+      </c>
+      <c r="E28" t="s">
         <v>76</v>
       </c>
-      <c r="E28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G28" t="s">
         <v>15</v>
       </c>
       <c r="H28" t="s">
         <v>16</v>
       </c>
       <c r="I28" t="s">
         <v>17</v>
       </c>
       <c r="J28" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="B29" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C29" t="s">
+        <v>34</v>
+      </c>
+      <c r="D29" t="s">
         <v>79</v>
       </c>
-      <c r="D29" t="s">
+      <c r="E29" t="s">
         <v>76</v>
       </c>
-      <c r="E29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F29" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
         <v>16</v>
       </c>
       <c r="I29" t="s">
         <v>17</v>
       </c>
       <c r="J29" t="s">
-        <v>80</v>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30">
+        <v>365</v>
+      </c>
+      <c r="B30" t="s">
+        <v>78</v>
+      </c>
+      <c r="C30" t="s">
+        <v>82</v>
+      </c>
+      <c r="D30" t="s">
+        <v>79</v>
+      </c>
+      <c r="E30" t="s">
+        <v>76</v>
+      </c>
+      <c r="F30" t="s">
+        <v>29</v>
+      </c>
+      <c r="G30" t="s">
+        <v>15</v>
+      </c>
+      <c r="H30" t="s">
+        <v>16</v>
+      </c>
+      <c r="I30" t="s">
+        <v>17</v>
+      </c>
+      <c r="J30" t="s">
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">