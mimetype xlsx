--- v1 (2026-07-22)
+++ v2 (2026-09-12)
@@ -12,281 +12,347 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Data Saída</t>
   </si>
   <si>
     <t>Hora Saída</t>
   </si>
   <si>
     <t>Data Chegada</t>
   </si>
   <si>
     <t>Hora Chegada</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Destino</t>
   </si>
   <si>
     <t>Valor Total</t>
   </si>
   <si>
     <t>Motivo da Diária</t>
   </si>
   <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>03:00:00</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>19:00:00</t>
+  </si>
+  <si>
+    <t>DAILY DE ABREU RODRIGUES</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PALMAS - </t>
+  </si>
+  <si>
+    <t>R$ 900,00</t>
+  </si>
+  <si>
+    <t>Concessão de 1,50 (uma diária e meia) para a servidora DAILY DE ABREU RODRIGUES, CPF nº 085.559.121-80, para empreender viagem a cidade de PALMAS-TO, com o objetivo de acompanhar e assessorar os vereadores em agenda institucional, prestando suporte administrativo e apoio à comunicação, registro e divulgação das atividades oficiais da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>18:00:00</t>
+  </si>
+  <si>
+    <t>SHARLYS DIVINO DE SOUZA TAVARES</t>
+  </si>
+  <si>
+    <t>Concessão de 1,50 (uma diária e meia) para o servidor SHARLYS DIVINO DE SOUZA TAVARES, CPF nº 426.164.171-20, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar de audiência junto ao Tribunal de Contas com o conselheiro e efetuar visita junto à ageto e ATS.</t>
+  </si>
+  <si>
+    <t>DOMINGOS LUIZ TAVARES</t>
+  </si>
+  <si>
+    <t>Concessão de 1,50 (uma diária e meia) para o servidor DOMINGOS LUIZ TAVARES, CPF nº 762.453.901-25, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar de audiência junto ao Tribunal de Contas com o conselheiro e efetuar visita junto à ageto e ATS.</t>
+  </si>
+  <si>
+    <t>JOSIVAN RODRIGUES DE SOUZA</t>
+  </si>
+  <si>
+    <t>Concessão de 1,50 (uma diária e meia) para o servidor JOSIVAN RODRIGUES DE SOUZA, CPF nº 520.584.171-00, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar de audiência junto ao Tribunal de Contas com o conselheiro e efetuar visita junto à ageto e ATS.</t>
+  </si>
+  <si>
+    <t>ELLIAN RODRIGUES DE JESUS</t>
+  </si>
+  <si>
+    <t>Concessão de 1,50 (uma diária e meia) para o servidor ELLIAN RODRIGUES DE JESUS, CPF nº 064.288.371-88, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar de audiência junto ao Tribunal de Contas com o conselheiro e efetuar visita junto à ageto e ATS.</t>
+  </si>
+  <si>
+    <t>JARBSON DE AGUIAR MARTINS</t>
+  </si>
+  <si>
+    <t>Concessão de 1,50 (uma diária e meia) para o servidor JARBSON DE AGUIAR MARTINS, CPF nº 026.466.051-02, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar de audiência junto ao Tribunal de Contas com o conselheiro e efetuar visita junto à ageto e ATS.</t>
+  </si>
+  <si>
+    <t>JOSÉ FERNANDES MENDES DOS SANTOS</t>
+  </si>
+  <si>
+    <t>Concessão de 1,50 (uma diária e meia) para o servidor JOSÉ FERNANDES MENDES DOS SANTOS, CPF nº 520.578.791-00, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar de audiência junto ao Tribunal de Contas com o conselheiro e efetuar visita junto à ageto e ATS.</t>
+  </si>
+  <si>
+    <t>VILMAR RODRIGUES TORRES COSTA</t>
+  </si>
+  <si>
+    <t>Concessão de 1,50 (uma diária e meia) para o servidor VILMAR RODRIGUES TORRES COSTA, CPF nº 705.142.751-20, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar de audiência junto ao Tribunal de Contas com o conselheiro e efetuar visita junto à ageto e ATS.</t>
+  </si>
+  <si>
+    <t>CRISTIAN DE SOUZA TAVARES</t>
+  </si>
+  <si>
+    <t>Concessão de 1,50 (uma diária e meia) para o servidor CRISTIAN DE SOUZA TAVARES, CPF nº 036.568.271-33, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar de audiência junto ao Tribunal de Contas com o conselheiro e efetuar visita junto à ageto e ATS.</t>
+  </si>
+  <si>
+    <t>FERNANDO CANDIDO COSTA</t>
+  </si>
+  <si>
+    <t>Concessão de 1,50 (uma diária e meia) para o servidor FERNANDO CANDIDO COSTA, CPF nº 804.582.201-59, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar de audiência junto ao Tribunal de Contas com o conselheiro e efetuar visita junto à ageto e ATS.</t>
+  </si>
+  <si>
+    <t>17/08/2026</t>
+  </si>
+  <si>
+    <t>12:00:00</t>
+  </si>
+  <si>
+    <t>19/08/2026</t>
+  </si>
+  <si>
+    <t>R$ 1.500,00</t>
+  </si>
+  <si>
+    <t>Concessão de 2,50 (duas diárias e meia) para o servidor SHARLYS DIVINO DE SOUZA TAVARES, CPF nº 426.164.171-20, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar revisão do veículo virtus, efetuar visita junto ao Tribunal de Contas do Estado, Secretaria de Esportes e protocolar documentos junto ao Palácio do Araguaía.</t>
+  </si>
+  <si>
+    <t>Concessão de 2,50 (duas diárias e meia) para o servidor DOMINGOS LUIZ TAVARES, CPF nº 762.453.901-25, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar visita junto ao Tribunal de Contas do Estado, Secretaria de Esportes e protocolar documentos junto ao Palácio do Araguaía.</t>
+  </si>
+  <si>
+    <t>23/07/2026</t>
+  </si>
+  <si>
+    <t>05:00:00</t>
+  </si>
+  <si>
+    <t>24/07/2026</t>
+  </si>
+  <si>
+    <t>Concessão de 1,50 (uma diária e meia) para o servidor SHARLYS DIVINO DE SOUZA TAVARES, CPF nº 426.164.171-20, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar visita junto ao TCE, tratar de assuntos pertinentes às contas do exercício de 2023 do município de Aurora do Tocantins.</t>
+  </si>
+  <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>06:00:00</t>
   </si>
   <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>23:00:00</t>
   </si>
   <si>
-    <t>SHARLYS DIVINO DE SOUZA TAVARES</t>
-[...10 lines deleted...]
-  <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor SHARLYS DIVINO DE SOUZA TAVARES, CPF nº 426.164.171-20, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar de evento junto à codevasf (receber uma casa de farinha), efetuar visita junto ao gabinete do Deputado Estadual Valdemar Júnior e junto ao gabinete da deputada estadual Janad Valcari .</t>
   </si>
   <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>16:00:00</t>
   </si>
   <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>ISABELLA BISPO NEVES LOPES</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para a servidora ISABELLA BISPO NEVES LOPES, CPF nº 063.500.291-43, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar da jornada de gestão parlamentar, promovida pela Assembléia Legislativa do Estado do Tocantins.</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor SHARLYS DIVINO DE SOUZA TAVARES, CPF nº 426.164.171-20, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar da jornada de gestão parlamentar, promovida pela Assembléia Legislativa do Estado do Tocantins.</t>
   </si>
   <si>
-    <t>DAILY DE ABREU RODRIGUES</t>
-[...1 lines deleted...]
-  <si>
     <t>Concessão de 1,50 (uma diária e meia) para a servidora DAILY DE ABREU RODRIGUES, CPF nº 085.559.121-80, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar da jornada de gestão parlamentar, promovida pela Assembléia Legislativa do Estado do Tocantins.</t>
   </si>
   <si>
-    <t>ELLIAN RODRIGUES DE JESUS</t>
-[...1 lines deleted...]
-  <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor ELLIAN RODRIGUES DE JESUS, CPF nº 064.288.371-88, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar da jornada de gestão parlamentar, promovida pela Assembléia Legislativa do Estado do Tocantins.</t>
   </si>
   <si>
-    <t>CRISTIAN DE SOUZA TAVARES</t>
-[...1 lines deleted...]
-  <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor CRISTIAN DE SOUZA TAVARES, CPF nº 036.568.271-33, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar da jornada de gestão parlamentar, promovida pela Assembléia Legislativa do Estado do Tocantins.</t>
   </si>
   <si>
     <t>12/05/2026</t>
   </si>
   <si>
-    <t>05:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>15:00:00</t>
   </si>
   <si>
-    <t>R$ 1.500,00</t>
-[...1 lines deleted...]
-  <si>
     <t>Concessão de 2,50 (duas diárias e meia) para o servidor SHARLYS DIVINO DE SOUZA TAVARES, CPF nº 426.164.171-20, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar da abertura da Agrotins à convite do Governador do Estado, despachar com os deputados estaduais Janad Valcaria e Waldemar Júnior, efetuar visita e resolver problemas junto à Secretaria de Segurança Púlbica e TCE - Tribunal de Contas do Estado do Estado do Tocantins.</t>
   </si>
   <si>
     <t>Concessão de 2,50 (duas diárias e meia) para o servidor CRISTIAN DE SOUZA TAVARES, CPF nº 036.568.271-33, para empreender viagem a cidade de PALMAS-TO, com o objetivo de  participar da abertura da Agrotins à convite do Governador do Estado, despachar com os deputados estaduais Janad Valcari e Waldemar Júnior, efetuar visita e resolver problemas junto à Secretaria de Segurança Púlbica e TCE - Tribunal de Contas do Estado do Estado do Tocantins.</t>
   </si>
   <si>
-    <t>FERNANDO CANDIDO COSTA</t>
-[...1 lines deleted...]
-  <si>
     <t>Concessão de 2,50 (duas diárias e meia) para o servidor FERNANDO CANDIDO COSTA, CPF nº 804.582.201-59, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar da abertura da Agrotins à convite do Governador do Estado, despachar com os deputados estaduais Janad Valcari e Waldemar Júnior, efetuar visita e resolver problemas junto à Secretaria de Segurança Púlbica e TCE - Tribunal de Contas do Estado do Estado do Tocantins.</t>
   </si>
   <si>
-    <t>DOMINGOS LUIZ TAVARES</t>
-[...1 lines deleted...]
-  <si>
     <t>Concessão de 2,50 (duas diárias e meia) para o servidor DOMINGOS LUIZ TAVARES, CPF nº 762.453.901-25, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar da abertura da Agrotins à convite do Governador do Estado, despachar com os deputados estaduais Janad Valcari e Waldemar Júnior, efetuar visita e resolver problemas junto à Secretaria de Segurança Púlbica e TCE - Tribunal de Contas do Estado do Estado do Tocantins.</t>
   </si>
   <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>04:00:00</t>
   </si>
   <si>
     <t>06/05/2026</t>
   </si>
   <si>
-    <t>VILMAR RODRIGUES TORRES COSTA</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BRASÍLIA - </t>
   </si>
   <si>
     <t>R$ 1.275,00</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor VILMAR RODRIGUES TORRES COSTA, CPF nº 705.142.751-20, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de participar de reunião e despachar com os seguintes Deputados Federais: Alexandre Guimarães, Gaguim, Vicentinho Alves, Ricardo Ayres e efetuar visita junto ao ministério das cidades.</t>
   </si>
   <si>
-    <t>JOSÉ FERNANDES MENDES DOS SANTOS</t>
-[...1 lines deleted...]
-  <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor JOSÉ FERNANDES MENDES DOS SANTOS, CPF nº 520.578.791-00, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de participar de reunião e despachar com os seguintes Deputados Federais: Alexandre Guimarães, Gaguim, Vicentinho Alves, Ricardo Ayres e efetuar visita junto ao ministério das cidades.</t>
   </si>
   <si>
     <t>06/04/2026</t>
   </si>
   <si>
     <t>09:00:00</t>
   </si>
   <si>
     <t>07/04/2026</t>
   </si>
   <si>
-    <t>JOSIVAN RODRIGUES DE SOUZA</t>
-[...1 lines deleted...]
-  <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor JOSIVAN RODRIGUES DE SOUZA, CPF nº 520.584.171-00, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar visita junto à UVT, gabinete do Deputado Estadual Cleito Cardoso, onde foi solicitar uma siladeira e protocolar ofício junto ao gabinete do Senhor Governador protocolar ofício solicitando destamento militar para este município .</t>
   </si>
   <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>R$ 2.100,00</t>
   </si>
   <si>
     <t>Concessão de 3,50 (três diárias e meia) para o servidor CRISTIAN DE SOUZA TAVARES, CPF nº 036.568.271-33, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar do 2º Encontro de Vereadores e Servidores de Câmaras Municipais do Estado do Tocantins, promovido pela Associação de Câmaras Municipais – ASSCAM.</t>
   </si>
   <si>
     <t>Concessão de 3,50 (três diárias e meia) para o servidor DOMINGOS LUIZ TAVARES, CPF nº 762.453.901-25, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar do 2º Encontro de Vereadores e Servidores de Câmaras Municipais do Estado do Tocantins, promovido pela Associação de Câmaras Municipais – ASSCAM.</t>
   </si>
   <si>
     <t>Concessão de 3,50 (três diárias e meia) para o servidor ELLIAN RODRIGUES DE JESUS, CPF nº 064.288.371-88, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar do 2º Encontro de Vereadores e Servidores de Câmaras Municipais do Estado do Tocantins, promovido pela Associação de Câmaras Municipais – ASSCAM.</t>
   </si>
   <si>
     <t>Concessão de 3,50 (três diárias e meia) para o servidor FERNANDO CANDIDO COSTA, CPF nº 804.582.201-59, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar do 2º Encontro de Vereadores e Servidores de Câmaras Municipais do Estado do Tocantins, promovido pela Associação de Câmaras Municipais – ASSCAM.</t>
   </si>
   <si>
-    <t>JARBSON DE AGUIAR MARTINS</t>
-[...1 lines deleted...]
-  <si>
     <t>Concessão de 3,50 (três diárias e meia) para o servidor JARBSON DE AGUIAR MARTINS, CPF nº 026.466.051-02, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar do 2º Encontro de Vereadores e Servidores de Câmaras Municipais do Estado do Tocantins, promovido pela Associação de Câmaras Municipais – ASSCAM.</t>
   </si>
   <si>
     <t>Concessão de 3,50 (três diárias e meia) para o servidor JOSÉ FERNANDES MENDES DOS SANTOS, CPF nº 520.578.791-00, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar do 2º Encontro de Vereadores e Servidores de Câmaras Municipais do Estado do Tocantins, promovido pela Associação de Câmaras Municipais – ASSCAM.</t>
   </si>
   <si>
     <t>Concessão de 3,50 (três diárias e meia) para o servidor JOSIVAN RODRIGUES DE SOUZA, CPF nº 520.584.171-00, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar do 2º Encontro de Vereadores e Servidores de Câmaras Municipais do Estado do Tocantins, promovido pela Associação de Câmaras Municipais – ASSCAM.</t>
   </si>
   <si>
     <t>Concessão de 3,50 (três diárias e meia) para o servidor SHARLYS DIVINO DE SOUZA TAVARES, CPF nº 426.164.171-20, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar do 2º Encontro de Vereadores e Servidores de Câmaras Municipais do Estado do Tocantins, promovido pela Associação de Câmaras Municipais – ASSCAM.</t>
   </si>
   <si>
     <t>Concessão de 3,50 (três diárias e meia) para o servidor VILMAR RODRIGUES TORRES COSTA, CPF nº 705.142.751-20, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar do 2º Encontro de Vereadores e Servidores de Câmaras Municipais do Estado do Tocantins, promovido pela Associação de Câmaras Municipais – ASSCAM.</t>
   </si>
   <si>
     <t>Concessão de 3,50 (três diárias e meia) para a servidora ISABELLA BISPO NEVES LOPES, CPF nº 063.500.291-43, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar do 2º Encontro de Vereadores e Servidores de Câmaras Municipais do Estado do Tocantins, promovido pela Associação de Câmaras Municipais – ASSCAM.</t>
   </si>
   <si>
     <t>Concessão de 3,50 (três diárias e meia) para a servidora DAILY DE ABREU RODRIGUES, CPF nº 085.559.121-80, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar do 2º Encontro de Vereadores e Servidores de Câmaras Municipais do Estado do Tocantins, promovido pela Associação de Câmaras Municipais – ASSCAM.</t>
   </si>
   <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor FERNANDO CANDIDO COSTA, CPF nº 804.582.201-59, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar de reunião junto à Ageto e à Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>25/02/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>18:00:00</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor CRISTIAN DE SOUZA TAVARES, CPF nº 036.568.271-33, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar visita junto ao gabinete da Deputada Estadual Janad, efetuar visita junto à UVET e efetuar visita à UVT..</t>
   </si>
   <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>04/02/2026</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor SHARLYS DIVINO DE SOUZA TAVARES, CPF nº 426.164.171-20, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar visita junto ao TCE - Tribunal de Contas do Estado do Tocantins, junto ao Gabinete da Deputada Estadual Janad Valcari e Deputado Estadual Valdemar Júnior.</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor ELLIAN RODRIGUES DE JESUS, CPF nº 064.288.371-88, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar visita junto ao TCE - Tribunal de Contas do Estado do Tocantins, junto ao Gabinete da Deputada Estadual Janad Valcari e Deputado Estadual Valdemar Júnior.</t>
   </si>
   <si>
     <t>13:00:00</t>
   </si>
   <si>
     <t>Concessão de 1,50 (uma diária e meia) para o servidor CRISTIAN DE SOUZA TAVARES, CPF nº 036.568.271-33, para empreender viagem a cidade de PALMAS-TO, com o objetivo de efetuar visita junto ao TCE - Tribunal de Contas do Estado do Tocantins, junto ao Gabinete da Deputada Estadual Janad Valcari..</t>
   </si>
 </sst>
 </file>
 
@@ -611,1016 +677,1432 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:J43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
-        <v>2927</v>
+        <v>3840</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
       <c r="J2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
-        <v>2290</v>
+        <v>3831</v>
       </c>
       <c r="B3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
         <v>19</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
         <v>20</v>
       </c>
-      <c r="D3" t="s">
+      <c r="G3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J3" t="s">
         <v>21</v>
-      </c>
-[...16 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
-        <v>2291</v>
+        <v>3832</v>
       </c>
       <c r="B4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>19</v>
       </c>
-      <c r="C4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>16</v>
       </c>
       <c r="I4" t="s">
         <v>17</v>
       </c>
       <c r="J4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
-        <v>2292</v>
+        <v>3833</v>
       </c>
       <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
         <v>19</v>
       </c>
-      <c r="C5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I5" t="s">
+        <v>17</v>
+      </c>
+      <c r="J5" t="s">
         <v>25</v>
-      </c>
-[...10 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
-        <v>2293</v>
+        <v>3834</v>
       </c>
       <c r="B6" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="F6" t="s">
+        <v>26</v>
+      </c>
+      <c r="G6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J6" t="s">
         <v>27</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
-        <v>2295</v>
+        <v>3835</v>
       </c>
       <c r="B7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" t="s">
         <v>19</v>
       </c>
-      <c r="C7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F7" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I7" t="s">
+        <v>17</v>
+      </c>
+      <c r="J7" t="s">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
-        <v>2054</v>
+        <v>3836</v>
       </c>
       <c r="B8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
+        <v>30</v>
+      </c>
+      <c r="G8" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" t="s">
         <v>31</v>
-      </c>
-[...22 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
-        <v>2057</v>
+        <v>3837</v>
       </c>
       <c r="B9" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="C9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
         <v>32</v>
       </c>
-      <c r="D9" t="s">
+      <c r="G9" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" t="s">
+        <v>16</v>
+      </c>
+      <c r="I9" t="s">
+        <v>17</v>
+      </c>
+      <c r="J9" t="s">
         <v>33</v>
-      </c>
-[...16 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
-        <v>2058</v>
+        <v>3838</v>
       </c>
       <c r="B10" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="C10" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" t="s">
         <v>34</v>
       </c>
-      <c r="F10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" t="s">
         <v>15</v>
       </c>
       <c r="H10" t="s">
         <v>16</v>
       </c>
       <c r="I10" t="s">
+        <v>17</v>
+      </c>
+      <c r="J10" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
-        <v>2059</v>
+        <v>3839</v>
       </c>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="F11" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G11" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
         <v>16</v>
       </c>
       <c r="I11" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="J11" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
-        <v>1909</v>
+        <v>3553</v>
       </c>
       <c r="B12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" t="s">
+        <v>16</v>
+      </c>
+      <c r="I12" t="s">
+        <v>41</v>
+      </c>
+      <c r="J12" t="s">
         <v>42</v>
-      </c>
-[...22 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
-        <v>1910</v>
+        <v>3554</v>
       </c>
       <c r="B13" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="C13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13" t="s">
+        <v>40</v>
+      </c>
+      <c r="E13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" t="s">
+        <v>22</v>
+      </c>
+      <c r="G13" t="s">
+        <v>15</v>
+      </c>
+      <c r="H13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J13" t="s">
         <v>43</v>
-      </c>
-[...19 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
-        <v>1355</v>
+        <v>3239</v>
       </c>
       <c r="B14" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="C14" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D14" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="E14" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" t="s">
         <v>20</v>
       </c>
-      <c r="F14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" t="s">
         <v>15</v>
       </c>
       <c r="H14" t="s">
         <v>16</v>
       </c>
       <c r="I14" t="s">
         <v>17</v>
       </c>
       <c r="J14" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
-        <v>1128</v>
+        <v>2927</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="E15" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="F15" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G15" t="s">
         <v>15</v>
       </c>
       <c r="H15" t="s">
         <v>16</v>
       </c>
       <c r="I15" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="J15" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
-        <v>1135</v>
+        <v>2290</v>
       </c>
       <c r="B16" t="s">
+        <v>53</v>
+      </c>
+      <c r="C16" t="s">
+        <v>54</v>
+      </c>
+      <c r="D16" t="s">
+        <v>55</v>
+      </c>
+      <c r="E16" t="s">
+        <v>51</v>
+      </c>
+      <c r="F16" t="s">
         <v>56</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="G16" t="s">
+        <v>15</v>
+      </c>
+      <c r="H16" t="s">
+        <v>16</v>
+      </c>
+      <c r="I16" t="s">
+        <v>17</v>
+      </c>
+      <c r="J16" t="s">
         <v>57</v>
-      </c>
-[...16 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
-        <v>1136</v>
+        <v>2291</v>
       </c>
       <c r="B17" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="D17" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="E17" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="F17" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" t="s">
         <v>15</v>
       </c>
       <c r="H17" t="s">
         <v>16</v>
       </c>
       <c r="I17" t="s">
+        <v>17</v>
+      </c>
+      <c r="J17" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
-        <v>1138</v>
+        <v>2292</v>
       </c>
       <c r="B18" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="D18" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="E18" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="F18" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="G18" t="s">
         <v>15</v>
       </c>
       <c r="H18" t="s">
         <v>16</v>
       </c>
       <c r="I18" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="J18" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
-        <v>1140</v>
+        <v>2293</v>
       </c>
       <c r="B19" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="E19" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="F19" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="G19" t="s">
         <v>15</v>
       </c>
       <c r="H19" t="s">
         <v>16</v>
       </c>
       <c r="I19" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="J19" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
-        <v>1141</v>
+        <v>2295</v>
       </c>
       <c r="B20" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="D20" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="E20" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="F20" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="G20" t="s">
         <v>15</v>
       </c>
       <c r="H20" t="s">
         <v>16</v>
       </c>
       <c r="I20" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="J20" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
-        <v>1142</v>
+        <v>2054</v>
       </c>
       <c r="B21" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="D21" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="E21" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="F21" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="G21" t="s">
         <v>15</v>
       </c>
       <c r="H21" t="s">
         <v>16</v>
       </c>
       <c r="I21" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="J21" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
-        <v>1143</v>
+        <v>2057</v>
       </c>
       <c r="B22" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C22" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="D22" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="E22" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="F22" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="G22" t="s">
         <v>15</v>
       </c>
       <c r="H22" t="s">
         <v>16</v>
       </c>
       <c r="I22" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="J22" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
-        <v>1144</v>
+        <v>2058</v>
       </c>
       <c r="B23" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C23" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="D23" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="E23" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="F23" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="G23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
         <v>16</v>
       </c>
       <c r="I23" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="J23" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
-        <v>1145</v>
+        <v>2059</v>
       </c>
       <c r="B24" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C24" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="D24" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="E24" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>15</v>
       </c>
       <c r="H24" t="s">
         <v>16</v>
       </c>
       <c r="I24" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="J24" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
-        <v>1146</v>
+        <v>1909</v>
       </c>
       <c r="B25" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="C25" t="s">
+        <v>70</v>
+      </c>
+      <c r="D25" t="s">
+        <v>71</v>
+      </c>
+      <c r="E25" t="s">
+        <v>51</v>
+      </c>
+      <c r="F25" t="s">
         <v>32</v>
       </c>
-      <c r="D25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G25" t="s">
         <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>16</v>
+        <v>72</v>
       </c>
       <c r="I25" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="J25" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
-        <v>841</v>
+        <v>1910</v>
       </c>
       <c r="B26" t="s">
+        <v>69</v>
+      </c>
+      <c r="C26" t="s">
+        <v>70</v>
+      </c>
+      <c r="D26" t="s">
         <v>71</v>
       </c>
-      <c r="C26" t="s">
-[...2 lines deleted...]
-      <c r="D26" t="s">
+      <c r="E26" t="s">
+        <v>51</v>
+      </c>
+      <c r="F26" t="s">
+        <v>30</v>
+      </c>
+      <c r="G26" t="s">
+        <v>15</v>
+      </c>
+      <c r="H26" t="s">
         <v>72</v>
       </c>
-      <c r="E26" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I26" t="s">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="J26" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
-        <v>638</v>
+        <v>1355</v>
       </c>
       <c r="B27" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C27" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="D27" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="E27" t="s">
-        <v>76</v>
+        <v>54</v>
       </c>
       <c r="F27" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="G27" t="s">
         <v>15</v>
       </c>
       <c r="H27" t="s">
         <v>16</v>
       </c>
       <c r="I27" t="s">
         <v>17</v>
       </c>
       <c r="J27" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
-        <v>363</v>
+        <v>1128</v>
       </c>
       <c r="B28" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C28" t="s">
+        <v>64</v>
+      </c>
+      <c r="D28" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" t="s">
+        <v>51</v>
+      </c>
+      <c r="F28" t="s">
         <v>34</v>
       </c>
-      <c r="D28" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G28" t="s">
         <v>15</v>
       </c>
       <c r="H28" t="s">
         <v>16</v>
       </c>
       <c r="I28" t="s">
-        <v>17</v>
+        <v>82</v>
       </c>
       <c r="J28" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
-        <v>364</v>
+        <v>1135</v>
       </c>
       <c r="B29" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C29" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="D29" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E29" t="s">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="F29" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
         <v>16</v>
       </c>
       <c r="I29" t="s">
-        <v>17</v>
+        <v>82</v>
       </c>
       <c r="J29" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
+        <v>1136</v>
+      </c>
+      <c r="B30" t="s">
+        <v>80</v>
+      </c>
+      <c r="C30" t="s">
+        <v>64</v>
+      </c>
+      <c r="D30" t="s">
+        <v>81</v>
+      </c>
+      <c r="E30" t="s">
+        <v>51</v>
+      </c>
+      <c r="F30" t="s">
+        <v>26</v>
+      </c>
+      <c r="G30" t="s">
+        <v>15</v>
+      </c>
+      <c r="H30" t="s">
+        <v>16</v>
+      </c>
+      <c r="I30" t="s">
+        <v>82</v>
+      </c>
+      <c r="J30" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31">
+        <v>1138</v>
+      </c>
+      <c r="B31" t="s">
+        <v>80</v>
+      </c>
+      <c r="C31" t="s">
+        <v>64</v>
+      </c>
+      <c r="D31" t="s">
+        <v>81</v>
+      </c>
+      <c r="E31" t="s">
+        <v>51</v>
+      </c>
+      <c r="F31" t="s">
+        <v>36</v>
+      </c>
+      <c r="G31" t="s">
+        <v>15</v>
+      </c>
+      <c r="H31" t="s">
+        <v>16</v>
+      </c>
+      <c r="I31" t="s">
+        <v>82</v>
+      </c>
+      <c r="J31" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32">
+        <v>1140</v>
+      </c>
+      <c r="B32" t="s">
+        <v>80</v>
+      </c>
+      <c r="C32" t="s">
+        <v>45</v>
+      </c>
+      <c r="D32" t="s">
+        <v>81</v>
+      </c>
+      <c r="E32" t="s">
+        <v>51</v>
+      </c>
+      <c r="F32" t="s">
+        <v>28</v>
+      </c>
+      <c r="G32" t="s">
+        <v>15</v>
+      </c>
+      <c r="H32" t="s">
+        <v>16</v>
+      </c>
+      <c r="I32" t="s">
+        <v>82</v>
+      </c>
+      <c r="J32" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33">
+        <v>1141</v>
+      </c>
+      <c r="B33" t="s">
+        <v>80</v>
+      </c>
+      <c r="C33" t="s">
+        <v>45</v>
+      </c>
+      <c r="D33" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" t="s">
+        <v>51</v>
+      </c>
+      <c r="F33" t="s">
+        <v>30</v>
+      </c>
+      <c r="G33" t="s">
+        <v>15</v>
+      </c>
+      <c r="H33" t="s">
+        <v>16</v>
+      </c>
+      <c r="I33" t="s">
+        <v>82</v>
+      </c>
+      <c r="J33" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34">
+        <v>1142</v>
+      </c>
+      <c r="B34" t="s">
+        <v>80</v>
+      </c>
+      <c r="C34" t="s">
+        <v>45</v>
+      </c>
+      <c r="D34" t="s">
+        <v>81</v>
+      </c>
+      <c r="E34" t="s">
+        <v>51</v>
+      </c>
+      <c r="F34" t="s">
+        <v>24</v>
+      </c>
+      <c r="G34" t="s">
+        <v>15</v>
+      </c>
+      <c r="H34" t="s">
+        <v>16</v>
+      </c>
+      <c r="I34" t="s">
+        <v>82</v>
+      </c>
+      <c r="J34" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35">
+        <v>1143</v>
+      </c>
+      <c r="B35" t="s">
+        <v>80</v>
+      </c>
+      <c r="C35" t="s">
+        <v>45</v>
+      </c>
+      <c r="D35" t="s">
+        <v>81</v>
+      </c>
+      <c r="E35" t="s">
+        <v>51</v>
+      </c>
+      <c r="F35" t="s">
+        <v>20</v>
+      </c>
+      <c r="G35" t="s">
+        <v>15</v>
+      </c>
+      <c r="H35" t="s">
+        <v>16</v>
+      </c>
+      <c r="I35" t="s">
+        <v>82</v>
+      </c>
+      <c r="J35" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36">
+        <v>1144</v>
+      </c>
+      <c r="B36" t="s">
+        <v>80</v>
+      </c>
+      <c r="C36" t="s">
+        <v>45</v>
+      </c>
+      <c r="D36" t="s">
+        <v>81</v>
+      </c>
+      <c r="E36" t="s">
+        <v>51</v>
+      </c>
+      <c r="F36" t="s">
+        <v>32</v>
+      </c>
+      <c r="G36" t="s">
+        <v>15</v>
+      </c>
+      <c r="H36" t="s">
+        <v>16</v>
+      </c>
+      <c r="I36" t="s">
+        <v>82</v>
+      </c>
+      <c r="J36" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37">
+        <v>1145</v>
+      </c>
+      <c r="B37" t="s">
+        <v>80</v>
+      </c>
+      <c r="C37" t="s">
+        <v>45</v>
+      </c>
+      <c r="D37" t="s">
+        <v>81</v>
+      </c>
+      <c r="E37" t="s">
+        <v>51</v>
+      </c>
+      <c r="F37" t="s">
+        <v>56</v>
+      </c>
+      <c r="G37" t="s">
+        <v>15</v>
+      </c>
+      <c r="H37" t="s">
+        <v>16</v>
+      </c>
+      <c r="I37" t="s">
+        <v>82</v>
+      </c>
+      <c r="J37" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38">
+        <v>1146</v>
+      </c>
+      <c r="B38" t="s">
+        <v>80</v>
+      </c>
+      <c r="C38" t="s">
+        <v>45</v>
+      </c>
+      <c r="D38" t="s">
+        <v>81</v>
+      </c>
+      <c r="E38" t="s">
+        <v>51</v>
+      </c>
+      <c r="F38" t="s">
+        <v>14</v>
+      </c>
+      <c r="G38" t="s">
+        <v>15</v>
+      </c>
+      <c r="H38" t="s">
+        <v>16</v>
+      </c>
+      <c r="I38" t="s">
+        <v>82</v>
+      </c>
+      <c r="J38" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39">
+        <v>841</v>
+      </c>
+      <c r="B39" t="s">
+        <v>94</v>
+      </c>
+      <c r="C39" t="s">
+        <v>64</v>
+      </c>
+      <c r="D39" t="s">
+        <v>95</v>
+      </c>
+      <c r="E39" t="s">
+        <v>51</v>
+      </c>
+      <c r="F39" t="s">
+        <v>36</v>
+      </c>
+      <c r="G39" t="s">
+        <v>15</v>
+      </c>
+      <c r="H39" t="s">
+        <v>16</v>
+      </c>
+      <c r="I39" t="s">
+        <v>17</v>
+      </c>
+      <c r="J39" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40">
+        <v>638</v>
+      </c>
+      <c r="B40" t="s">
+        <v>97</v>
+      </c>
+      <c r="C40" t="s">
+        <v>49</v>
+      </c>
+      <c r="D40" t="s">
+        <v>98</v>
+      </c>
+      <c r="E40" t="s">
+        <v>19</v>
+      </c>
+      <c r="F40" t="s">
+        <v>34</v>
+      </c>
+      <c r="G40" t="s">
+        <v>15</v>
+      </c>
+      <c r="H40" t="s">
+        <v>16</v>
+      </c>
+      <c r="I40" t="s">
+        <v>17</v>
+      </c>
+      <c r="J40" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41">
+        <v>363</v>
+      </c>
+      <c r="B41" t="s">
+        <v>100</v>
+      </c>
+      <c r="C41" t="s">
+        <v>64</v>
+      </c>
+      <c r="D41" t="s">
+        <v>101</v>
+      </c>
+      <c r="E41" t="s">
+        <v>19</v>
+      </c>
+      <c r="F41" t="s">
+        <v>20</v>
+      </c>
+      <c r="G41" t="s">
+        <v>15</v>
+      </c>
+      <c r="H41" t="s">
+        <v>16</v>
+      </c>
+      <c r="I41" t="s">
+        <v>17</v>
+      </c>
+      <c r="J41" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42">
+        <v>364</v>
+      </c>
+      <c r="B42" t="s">
+        <v>100</v>
+      </c>
+      <c r="C42" t="s">
+        <v>64</v>
+      </c>
+      <c r="D42" t="s">
+        <v>101</v>
+      </c>
+      <c r="E42" t="s">
+        <v>19</v>
+      </c>
+      <c r="F42" t="s">
+        <v>26</v>
+      </c>
+      <c r="G42" t="s">
+        <v>15</v>
+      </c>
+      <c r="H42" t="s">
+        <v>16</v>
+      </c>
+      <c r="I42" t="s">
+        <v>17</v>
+      </c>
+      <c r="J42" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43">
         <v>365</v>
       </c>
-      <c r="B30" t="s">
-[...24 lines deleted...]
-        <v>83</v>
+      <c r="B43" t="s">
+        <v>100</v>
+      </c>
+      <c r="C43" t="s">
+        <v>104</v>
+      </c>
+      <c r="D43" t="s">
+        <v>101</v>
+      </c>
+      <c r="E43" t="s">
+        <v>19</v>
+      </c>
+      <c r="F43" t="s">
+        <v>34</v>
+      </c>
+      <c r="G43" t="s">
+        <v>15</v>
+      </c>
+      <c r="H43" t="s">
+        <v>16</v>
+      </c>
+      <c r="I43" t="s">
+        <v>17</v>
+      </c>
+      <c r="J43" t="s">
+        <v>105</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">