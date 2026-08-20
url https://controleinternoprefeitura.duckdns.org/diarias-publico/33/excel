--- v0 (2026-07-05)
+++ v1 (2026-08-20)
@@ -12,106 +12,127 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Data Saída</t>
   </si>
   <si>
     <t>Hora Saída</t>
   </si>
   <si>
     <t>Data Chegada</t>
   </si>
   <si>
     <t>Hora Chegada</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Destino</t>
   </si>
   <si>
     <t>Valor Total</t>
   </si>
   <si>
     <t>Motivo da Diária</t>
   </si>
   <si>
+    <t>21/07/2026</t>
+  </si>
+  <si>
+    <t>04:00:00</t>
+  </si>
+  <si>
+    <t>22/07/2026</t>
+  </si>
+  <si>
+    <t>23:50:00</t>
+  </si>
+  <si>
+    <t>ROSIMAR FERNANDES DE SOUZA</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PALMAS - </t>
+  </si>
+  <si>
+    <t>R$ 1.200,00</t>
+  </si>
+  <si>
+    <t>Concessão de 2,00 (duas diárias) para o servidor ROSIMAR FERNANDES DE SOUZA, CPF nº 713.331.771-00, para empreender viagem a cidade de PALMAS-TO, com o objetivo de Concessão de 2,00 (duas diárias) para o servidor ROSIMAR FERNANDES DE SOUZA, CPF nº 713.331.771-00, para empreender viagem a cidade de PALMAS-TO, com o objetivo de  Presidente da Câmara Municipal de Nova Alegre, Rosimar Fernandes,  em virtude de viagem oficial a Palmas/TO, no período de 21 a 22 de julho, para participação em reunião técnica no Tribunal de Contas do Estado do Tocantins (TCE/TO) com o Severianconselheiro o, reunião institucional na  LegisMais, compareceram à sede do Escritório Ibiapina da Rocha –  para reunião institucional destinada à apresentação da Legismais, empresa especializada em consultoria e capacitação para o Poder Legislativo para uma exposição técnica acerca dos serviços prestados pela Legismais, representada pela Dra. Eduarda Maria Ibiapina da Rocha Coelho, com enfoque específico na possível contratação de consultoria especializada para elaboração do Código de Ética e Decoro Parlamentar da Câmara Municipal de Novo Alegre/TO.</t>
+  </si>
+  <si>
+    <t>TATIANE ALVES MESQUITA</t>
+  </si>
+  <si>
+    <t>Concessão de 2,00 (duas diárias) para a servidora TATIANE ALVES MESQUITA, CPF nº 046.498.111-55, para empreender viagem a cidade de PALMAS-TO, com o objetivo de Concessão de 2,00 (duas diárias) para o servidor ROSIMAR FERNANDES DE SOUZA, CPF nº 713.331.771-00, para empreender viagem a cidade de PALMAS-TO, com o objetivo de  Presidente da Câmara Municipal de Nova Alegre, Rosimar Fernandes,  em virtude de viagem oficial a Palmas/TO, no período de 21 a 22 de julho, para participação em reunião técnica no Tribunal de Contas do Estado do Tocantins (TCE/TO) com o Severianconselheiro o, reunião institucional na  LegisMais, compareceram à sede do Escritório Ibiapina da Rocha –  para reunião institucional destinada à apresentação da Legismais, empresa especializada em consultoria e capacitação para o Poder Legislativo para uma exposição técnica acerca dos serviços prestados pela Legismais, representada pela Dra. Eduarda Maria Ibiapina da Rocha Coelho, com enfoque específico na possível contratação de consultoria especializada para elaboração do Código de Ética e Decoro Parlamentar da Câmara Municipal de Novo Alegre/TO,..</t>
+  </si>
+  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>05:00:00</t>
   </si>
   <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>22:00:00</t>
   </si>
   <si>
-    <t>ROSIMAR FERNANDES DE SOUZA</t>
-[...10 lines deleted...]
-  <si>
     <t>Concessão de 2,00 (duas diárias) para o servidor ROSIMAR FERNANDES DE SOUZA, CPF nº 713.331.771-00, para empreender viagem a cidade de PALMAS-TO, com o objetivo de PARTICIPAR DE AUDIÊNCIAS AGENDADAS NOS TRIBUNAIS DE JUSTIÇA E DE CONTAS DO ESTADO DO TOCANTINS, DEFENDENDO INTERESSES E PRERROGATIVAS LEGAIS DESTE PODER LEGISLATIVO..</t>
   </si>
   <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>06:00:00</t>
   </si>
   <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>23:00:00</t>
   </si>
   <si>
     <t>EUCLIDES FARIAS DOS SANTOS</t>
   </si>
   <si>
     <t>R$ 600,00</t>
   </si>
   <si>
     <t>Concessão de 1,00 (uma diária) para o servidor EUCLIDES FARIAS DOS SANTOS, CPF nº 640.597.661-00, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar de reunião administrativa com autoridades estaduais, representando a câmara deste município.</t>
   </si>
   <si>
     <t>25/03/2026</t>
@@ -129,53 +150,50 @@
     <t>Concessão de 3,00 (três diárias) para o servidor ABRAAO CEZÁRIO PASSOS, CPF nº 826.190.851-87, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar do encontro dos vereadores promovidos pela ASSCAM.</t>
   </si>
   <si>
     <t>Concessão de 3,00 (três diárias) para o servidor EUCLIDES FARIAS DOS SANTOS, CPF nº 640.597.661-00, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar do encontro dos vereadores promovidos pela ASSCAM.</t>
   </si>
   <si>
     <t>JOSEMAR ALVES DOS SANTOS</t>
   </si>
   <si>
     <t>Concessão de 3,00 (três diárias) para o servidor JOSEMAR ALVES DOS SANTOS, CPF nº 001.827.311-46, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar do encontro dos vereadores promovidos pela ASSCAM.</t>
   </si>
   <si>
     <t>LEONEL FERREIRA DE OLIVEIRA</t>
   </si>
   <si>
     <t>Concessão de 3,00 (três diárias) para o servidor LEONEL FERREIRA DE OLIVEIRA, CPF nº 923.252.461-91, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar do encontro dos vereadores promovidos pela ASSCAM..</t>
   </si>
   <si>
     <t>WILLIAMARQUES GONÇALVES ARRUDA</t>
   </si>
   <si>
     <t>Concessão de 3,00 (três diárias) para o servidor WILLIAMARQUES GONÇALVES ARRUDA, CPF nº 023.208.791-10, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar do encontro dos vereadores promovidos pela ASSCAM..</t>
   </si>
   <si>
     <t>Concessão de 3,00 (três diárias) para o servidor ROSIMAR FERNANDES DE SOUZA, CPF nº 713.331.771-00, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar do encontro dos vereadores promovidos pela ASSCAM.</t>
-  </si>
-[...1 lines deleted...]
-    <t>TATIANE ALVES MESQUITA</t>
   </si>
   <si>
     <t>Concessão de 3,00 (três diárias) para a servidora TATIANE ALVES MESQUITA, CPF nº 046.498.111-55, para empreender viagem a cidade de PALMAS-TO, com o objetivo de participar do encontro dos vereadores promovidos pela ASSCAM.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -482,376 +500,440 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J10"/>
+  <dimension ref="A1:J12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
-        <v>1955</v>
+        <v>3157</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
       <c r="J2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
-        <v>1834</v>
+        <v>3158</v>
       </c>
       <c r="B3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F3" t="s">
         <v>19</v>
       </c>
-      <c r="C3" t="s">
+      <c r="G3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J3" t="s">
         <v>20</v>
-      </c>
-[...19 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
-        <v>1191</v>
+        <v>1955</v>
       </c>
       <c r="B4" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F4" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>16</v>
       </c>
       <c r="I4" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J4" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
-        <v>1192</v>
+        <v>1834</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E5" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="F5" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>16</v>
       </c>
       <c r="I5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
-        <v>1193</v>
+        <v>1191</v>
       </c>
       <c r="B6" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="E6" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G6" t="s">
         <v>15</v>
       </c>
       <c r="H6" t="s">
         <v>16</v>
       </c>
       <c r="I6" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
-        <v>1194</v>
+        <v>1192</v>
       </c>
       <c r="B7" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="G7" t="s">
         <v>15</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="J7" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
-        <v>1195</v>
+        <v>1193</v>
       </c>
       <c r="B8" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="C8" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="F8" t="s">
+        <v>39</v>
+      </c>
+      <c r="G8" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" t="s">
         <v>36</v>
       </c>
-      <c r="G8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J8" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
-        <v>1196</v>
+        <v>1194</v>
       </c>
       <c r="B9" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="C9" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="G9" t="s">
         <v>15</v>
       </c>
       <c r="H9" t="s">
         <v>16</v>
       </c>
       <c r="I9" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="J9" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
+        <v>1195</v>
+      </c>
+      <c r="B10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" t="s">
+        <v>43</v>
+      </c>
+      <c r="G10" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" t="s">
+        <v>16</v>
+      </c>
+      <c r="I10" t="s">
+        <v>36</v>
+      </c>
+      <c r="J10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11">
+        <v>1196</v>
+      </c>
+      <c r="B11" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" t="s">
+        <v>29</v>
+      </c>
+      <c r="F11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" t="s">
+        <v>15</v>
+      </c>
+      <c r="H11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I11" t="s">
+        <v>36</v>
+      </c>
+      <c r="J11" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12">
         <v>1197</v>
       </c>
-      <c r="B10" t="s">
-[...8 lines deleted...]
-      <c r="E10" t="s">
+      <c r="B12" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" t="s">
         <v>22</v>
       </c>
-      <c r="F10" t="s">
-[...8 lines deleted...]
-      <c r="I10" t="s">
+      <c r="D12" t="s">
+        <v>34</v>
+      </c>
+      <c r="E12" t="s">
         <v>29</v>
       </c>
-      <c r="J10" t="s">
-        <v>40</v>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" t="s">
+        <v>16</v>
+      </c>
+      <c r="I12" t="s">
+        <v>36</v>
+      </c>
+      <c r="J12" t="s">
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">