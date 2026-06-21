--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -12,178 +12,253 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Data Saída</t>
   </si>
   <si>
     <t>Hora Saída</t>
   </si>
   <si>
     <t>Data Chegada</t>
   </si>
   <si>
     <t>Hora Chegada</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Destino</t>
   </si>
   <si>
     <t>Valor Total</t>
   </si>
   <si>
     <t>Motivo da Diária</t>
   </si>
   <si>
+    <t>15/06/2026</t>
+  </si>
+  <si>
+    <t>06:00:00</t>
+  </si>
+  <si>
+    <t>19/06/2026</t>
+  </si>
+  <si>
+    <t>23:00:00</t>
+  </si>
+  <si>
+    <t>JOSE AFONSO SANTIAGO DOS SANTOS</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NATIVIDADE - </t>
+  </si>
+  <si>
+    <t>R$ 500,00</t>
+  </si>
+  <si>
+    <t>Concessão de 5,00 (cinco diárias) para o servidor JOSE AFONSO SANTIAGO DOS SANTOS, CPF nº 062.357.711-93, para empreender viagem a cidade de NATIVIDADE-TO, com o objetivo de Participar do Encontro Regional dos Ads e Formação Avançada do Agente de Desenvolvimento em Natividade-TO..</t>
+  </si>
+  <si>
+    <t>11/06/2026</t>
+  </si>
+  <si>
+    <t>NATALICIO TORRES DA SILVA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PALMAS - </t>
+  </si>
+  <si>
+    <t>R$ 250,00</t>
+  </si>
+  <si>
+    <t>Concessão de 1,00 (uma diária) para o servidor NATALICIO TORRES DA SILVA, CPF nº 946.408.071-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de Com o objetivo de participar do 2° Encontro de Secretarios de Meio Ambiente do Tocantins em Palmas-TO..</t>
+  </si>
+  <si>
+    <t>GILMARIO SOUZA DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PALMAS-TO - </t>
+  </si>
+  <si>
+    <t>R$ 150,00</t>
+  </si>
+  <si>
+    <t>Concessão de 1,00 (uma diária) para o servidor GILMARIO SOUZA DE OLIVEIRA, CPF nº 012.263.181-18, para empreender viagem a cidade de PALMAS-TO-TO, com o objetivo de 
+objetivo de participar do 2° Encontro de Secretarios de Meio Ambiente do Tocantins em Palmas-TO..</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>03/06/2026</t>
+  </si>
+  <si>
+    <t>JOSE LUCIANO AZEVEDO CARLOS</t>
+  </si>
+  <si>
+    <t>R$ 1.500,00</t>
+  </si>
+  <si>
+    <t>Concessão de 3,00 (três diárias) para o servidor JOSE LUCIANO AZEVEDO CARLOS, CPF nº 644.227.981-20, para empreender viagem a cidade de PALMAS-TO-TO, com o objetivo de Com o bjetivo de participar de reuniões com o Deputado Estadual Cleiton Cardoso sobre recursos de emendas -Ponte do Barreiro Dantas e Festejo do Padroeiro ,presença na Receita Federal para tratar de parcelamento previdenciários do municipio, reunião no Palacio Araguaia-José Wilson Siqueira Campos-para tratar de assuntos administrativos do municipio..</t>
+  </si>
+  <si>
+    <t>CARLOS EDUARDO CARDOSO DOS SANTOS DE QUEIROZ</t>
+  </si>
+  <si>
+    <t>R$ 450,00</t>
+  </si>
+  <si>
+    <t>Concessão de 3,00 (três diárias) para o servidor CARLOS EDUARDO CARDOSO DOS SANTOS DE QUEIROZ, CPF nº 912.547.281-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de Com o bjetivo de levar o Prefeito Jose Luciano Azevedo Carlos  participar de reuniões com o Deputado Estadual Cleiton Cardoso sobre recursos de emendas -Ponte do Barreiro Dantas e Festejo do Padroeiro ,presença na Receita Federal para tratar de parcelamento previdenciários do municipio, reunião no Palacio Araguaia-José Wilson Siqueira Campos-para tratar de assuntos administrativos do municipio..</t>
+  </si>
+  <si>
+    <t>BEIJAMIM BARBOSA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>R$ 750,00</t>
+  </si>
+  <si>
+    <t>Concessão de 3,00 (três diárias) para o servidor BEIJAMIM BARBOSA DOS SANTOS, CPF nº 973.819.501-20, para empreender viagem a cidade de PALMAS-TO, com o objetivo de Com o objetivo de participar de Reunião no Gabinete do Deputado Cleiton Cardoso , tratar de assuntos pentinentes ao municipio de Ponte Alta do Bom Jesus-TO..</t>
+  </si>
+  <si>
+    <t>17/05/2026</t>
+  </si>
+  <si>
+    <t>21/05/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRASÍLIA - </t>
+  </si>
+  <si>
+    <t>R$ 3.500,00</t>
+  </si>
+  <si>
+    <t>Concessão de 5,00 (cinco diárias) para o servidor JOSE LUCIANO AZEVEDO CARLOS, CPF nº 644.227.981-20, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de Participar da XXVII MARCHA a Brasilia em defesa dos municipios nos dias 18 a 21 de Maio de 2026, no CICB..</t>
+  </si>
+  <si>
+    <t>R$ 1.250,00</t>
+  </si>
+  <si>
+    <t>Concessão de 5,00 (cinco diárias) para o servidor CARLOS EDUARDO CARDOSO DOS SANTOS DE QUEIROZ, CPF nº 912.547.281-04, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de com o objetivo de Participar da XXVII MARCHA a Brasilia em defesa dos municipios nos dias 18 a 21 de Maio de 2026, no
+CICB.
+.</t>
+  </si>
+  <si>
     <t>23/04/2026</t>
   </si>
   <si>
-    <t>06:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>24/04/2026</t>
-  </si>
-[...10 lines deleted...]
-    <t xml:space="preserve">PALMAS-TO - </t>
   </si>
   <si>
     <t>R$ 300,00</t>
   </si>
   <si>
     <t>Concessão de 2,00 (duas diárias) para o servidor JOSE AFONSO SANTIAGO DOS SANTOS, CPF nº 062.357.711-93, para empreender viagem a cidade de PALMAS-TO-TO, com o objetivo de  Participar do Encontro "Cidades do Futuro"-o Futuro é agora- 	23  e 24 
 de abril de 2026, às 18h30, no Prince Eventos, Palmas/TO, oportunidade em que será celebrada a Premiação  Prêmio Sebrae Prefeitura Empreendedora.
 .</t>
   </si>
   <si>
     <t>22/04/2026</t>
   </si>
   <si>
-    <t>JOSE LUCIANO AZEVEDO CARLOS</t>
-[...4 lines deleted...]
-  <si>
     <t>Concessão de 3,00 (três diárias) para o servidor JOSE LUCIANO AZEVEDO CARLOS, CPF nº 644.227.981-20, para empreender viagem a cidade de PALMAS-TO-TO, com o objetivo de Participar de reuniões institucionais e eventos oficiais em Palmas – TO, com a finalidade de firmar parcerias, captar recursos, tratar de convênios para infraestrutura municipal e acompanhar ações e investimentos na área da saúde..</t>
   </si>
   <si>
-    <t>CARLOS EDUARDO CARDOSO DOS SANTOS DE QUEIROZ</t>
-[...7 lines deleted...]
-  <si>
     <t>Concessão de 3,00 (três diárias) para o servidor CARLOS EDUARDO CARDOSO DOS SANTOS DE QUEIROZ, CPF nº 912.547.281-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de Com o objtivo de levar o prefeito Jose Luciano Azevedo Carlos para participar de reuniões institucionais e eventos oficiais em Palmas – TO, com a finalidade de firmar parcerias, captar recursos, tratar de convênios para infraestrutura municipal e acompanhar ações e investimentos na área da saúde..</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>12:00:00</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>ARGILENO JUNIOR LOPES DA SILVA</t>
   </si>
   <si>
     <t xml:space="preserve">GOIÂNIA - </t>
   </si>
   <si>
-    <t>R$ 500,00</t>
-[...1 lines deleted...]
-  <si>
     <t>Concessão de 2,00 (duas diárias) para o servidor ARGILENO JUNIOR LOPES DA SILVA, CPF nº 075.941.041-02, para empreender viagem a cidade de GOIÂNIA-GO, com o objetivo de Levar motor do veiculo: Pá Carregadeira LW300KV, para manutenção em Goiania- GOIAS ..</t>
   </si>
   <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>DOMINGOS CARDOSO GOMES</t>
   </si>
   <si>
     <t>R$ 1.000,00</t>
   </si>
   <si>
     <t>Concessão de 4,00 (quatro diárias) para o servidor DOMINGOS CARDOSO GOMES, CPF nº 193.647.841-20, para empreender viagem a cidade de PALMAS-TO, com o objetivo de Em viagem a Palmas–TO, para retirada de motoniveladora concedida pela CODEVASF ao Município de Ponte Alta do Bom Jesus–TO, destinada à melhoria das estradas vicinais..</t>
   </si>
   <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t>25/03/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">BRASÍLIA - </t>
   </si>
   <si>
     <t>R$ 2.800,00</t>
   </si>
   <si>
     <t>Concessão de 4,00 (quatro diárias) para o servidor JOSE LUCIANO AZEVEDO CARLOS, CPF nº 644.227.981-20, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de Participar da  Cerimônia de Condecoração da 2ª Edição do Selo Nacional
 Compromisso com a Alfabetização..</t>
   </si>
   <si>
     <t>Concessão de 4,00 (quatro diárias) para o servidor CARLOS EDUARDO CARDOSO DOS SANTOS DE QUEIROZ, CPF nº 912.547.281-04, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de Levar o Prefeito José Luciano Azevedo Carlos para participar da  Cerimônia de Condecoração da 2ª Edição do Selo Nacional
 Compromisso com a Alfabetização..</t>
   </si>
   <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>KELLY DE OLIVEIRA CUNHA</t>
   </si>
   <si>
     <t xml:space="preserve">RIO DA CONCEIÇÃO - </t>
   </si>
   <si>
@@ -231,56 +306,50 @@
   <si>
     <t xml:space="preserve">PARAISO - </t>
   </si>
   <si>
     <t>Concessão de PARAISO-TO, com o objetivo de Buscar massa asfaltica pra manutenção do asfalto do Setor Vila Social..</t>
   </si>
   <si>
     <t>PAULO RICARDO RODRIGUES DOS SANTOS</t>
   </si>
   <si>
     <t>Concessão de 3,00 (três diárias) para o servidor PAULO RICARDO RODRIGUES DOS SANTOS, CPF nº 029.138.591-51, para empreender viagem a cidade de PARAISO-TO, com o objetivo de Buscar massa asfaltica pra manutenção do asfalto do Setor Vila Social..</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>Concessão de 3,00 (três diárias) para o servidor JOSE LUCIANO AZEVEDO CARLOS, CPF nº 644.227.981-20, para empreender viagem a cidade de PALMAS-TO-TO, com o objetivo de Em viagem a PALMAS-TO , com o objetivo de participar do evento TCE de olho no futuro -Aliança oela Primeira Infancia -recebendo premio com Municipio nota 09; Reunião com o Deputado Cleiton Cardoso, Reunião com a secretaria executiva do turismo Jocélia Costa ..</t>
   </si>
   <si>
     <t>Concessão de 3,00 (três diárias) para o servidor CARLOS EDUARDO CARDOSO DOS SANTOS DE QUEIROZ, CPF nº 912.547.281-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de Em viagem a PALMAS-TO , levar o prefeito Jose Luciano Azevedo Carlos para participar do evento TCE de olho no futuro -Aliança oela Primeira Infancia -recebendo premio com Municipio nota 09; Reunião com o Deputado Cleiton Cardoso, Reunião com a secretaria executiva do turismo Jocélia Costa ..</t>
   </si>
   <si>
     <t>10/03/2026</t>
   </si>
   <si>
-    <t>NATALICIO TORRES DA SILVA</t>
-[...4 lines deleted...]
-  <si>
     <t>Concessão de 1,00 (uma diária) para o servidor NATALICIO TORRES DA SILVA, CPF nº 946.408.071-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de Participar do Encontro de Apresentação do Plano Brasis..</t>
   </si>
   <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">GURUPI - </t>
   </si>
   <si>
     <t>Concessão de 2,00 (duas diárias) para o servidor CLAUDIMARIO RODRIGUES DOS SANTOS, CPF nº 015.021.211-90, para empreender viagem a cidade de GURUPI-TO, com o objetivo de Buscar massa asfaltica pra manutenção do asfalto do Setor Vila Social..</t>
   </si>
   <si>
     <t>Concessão de 2,00 (duas diárias) para o servidor PAULO RICARDO RODRIGUES DOS SANTOS, CPF nº 029.138.591-51, para empreender viagem a cidade de GURUPI-TO, com o objetivo de Buscar massa asfaltica para a manutenção do asfalto do  Setor Vila Social ..</t>
   </si>
   <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>Concessão de 2,00 (duas diárias) para o servidor NATALICIO TORRES DA SILVA, CPF nº 946.408.071-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de curso de monitoramento e alerta antecipados de dersastres nos municipios ..</t>
@@ -304,66 +373,60 @@
     <t>11/02/2026</t>
   </si>
   <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>Concessão de 3,00 (três diárias) para o servidor JOSE LUCIANO AZEVEDO CARLOS, CPF nº 644.227.981-20, para empreender viagem a cidade de PALMAS-TO-TO, com o objetivo de Participar de reunião com o Deputado Federal Carlos Gaguim , Deputado Estadual Cleiton Cardoso e reunião com a acessoria juridica..</t>
   </si>
   <si>
     <t>Concessão de 3,00 (três diárias) para o servidor CARLOS EDUARDO CARDOSO DOS SANTOS DE QUEIROZ, CPF nº 912.547.281-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de Levar o Prefeito Jose Luciano Azevedo Carlos Participar de reunião com o Deputado Federal Carlos Gaguim , Deputado Estadual Cleiton Cardoso e reunião com a acessoria juridica..</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>R$ 1.400,00</t>
   </si>
   <si>
     <t>Concessão de 2,00 (duas diárias) para o servidor JOSE LUCIANO AZEVEDO CARLOS, CPF nº 644.227.981-20, para empreender viagem a cidade de BRASÍLIA-DF, com o objetivo de Participar de reuniões com Deputado Federal Ricardo Aires e Senadora Dorinha ..</t>
   </si>
   <si>
     <t>05/02/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">NATIVIDADE - </t>
   </si>
   <si>
     <t>Concessão de 1,00 (uma diária) para o servidor NATALICIO TORRES DA SILVA, CPF nº 946.408.071-04, para empreender viagem a cidade de NATIVIDADE-TO, com o objetivo de Participar da Convocação para a 8ª Reunião Ordinária do Fórum Permanente da Região Turística das Serras Gerais.
 .</t>
   </si>
   <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>29/01/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>BEIJAMIM BARBOSA DOS SANTOS</t>
   </si>
   <si>
     <t>Concessão de 3,00 (três diárias) para o servidor BEIJAMIM BARBOSA DOS SANTOS, CPF nº 973.819.501-20, para empreender viagem a cidade de PALMAS-TO, com o objetivo de PARTICIPAR DE REUNIÕES.</t>
   </si>
   <si>
     <t>25/01/2026</t>
   </si>
   <si>
     <t>R$ 2.000,00</t>
   </si>
   <si>
     <t>Concessão de 4,00 (quatro diárias) para o servidor JOSE LUCIANO AZEVEDO CARLOS, CPF nº 644.227.981-20, para empreender viagem a cidade de PALMAS-TO-TO, com o objetivo de Com objetivo de participar de reuniões .</t>
   </si>
   <si>
     <t>R$ 600,00</t>
   </si>
   <si>
     <t>Concessão de 4,00 (quatro diárias) para o servidor CARLOS EDUARDO CARDOSO DOS SANTOS DE QUEIROZ, CPF nº 912.547.281-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de Com o objetivo de Levar o Prefeito Jose Luciano Azevedo Carlos a PALMAS-TO participar de reuniões..</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -685,984 +748,1240 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J29"/>
+  <dimension ref="A1:J37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
-        <v>1881</v>
+        <v>2608</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
       <c r="J2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
-        <v>1879</v>
+        <v>2616</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>20</v>
       </c>
       <c r="G3" t="s">
         <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="J3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
-        <v>1880</v>
+        <v>2617</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G4" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
-        <v>1263</v>
+        <v>2708</v>
       </c>
       <c r="B5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5" t="s">
+        <v>25</v>
+      </c>
+      <c r="I5" t="s">
         <v>31</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
-        <v>1536</v>
+        <v>2709</v>
       </c>
       <c r="B6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>34</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="J6" t="s">
         <v>35</v>
-      </c>
-[...16 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
-        <v>1125</v>
+        <v>2558</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="G7" t="s">
         <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="J7" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
-        <v>1134</v>
+        <v>2160</v>
       </c>
       <c r="B8" t="s">
         <v>39</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
         <v>40</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="G8" t="s">
         <v>15</v>
       </c>
       <c r="H8" t="s">
         <v>41</v>
       </c>
       <c r="I8" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="J8" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
-        <v>1073</v>
+        <v>2162</v>
       </c>
       <c r="B9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F9" t="s">
+        <v>33</v>
+      </c>
+      <c r="G9" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" t="s">
+        <v>41</v>
+      </c>
+      <c r="I9" t="s">
+        <v>44</v>
+      </c>
+      <c r="J9" t="s">
         <v>45</v>
-      </c>
-[...22 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
-        <v>1075</v>
+        <v>1881</v>
       </c>
       <c r="B10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
         <v>15</v>
       </c>
       <c r="H10" t="s">
+        <v>25</v>
+      </c>
+      <c r="I10" t="s">
         <v>48</v>
       </c>
-      <c r="I10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J10" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
-        <v>1078</v>
+        <v>1879</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="G11" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="I11" t="s">
+        <v>31</v>
+      </c>
+      <c r="J11" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
-        <v>947</v>
+        <v>1880</v>
       </c>
       <c r="B12" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="G12" t="s">
         <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="J12" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
-        <v>951</v>
+        <v>1263</v>
       </c>
       <c r="B13" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" t="s">
+        <v>54</v>
+      </c>
+      <c r="D13" t="s">
         <v>55</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="E13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F13" t="s">
         <v>56</v>
       </c>
-      <c r="E13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G13" t="s">
         <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="I13" t="s">
         <v>17</v>
       </c>
       <c r="J13" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
-        <v>1214</v>
+        <v>1536</v>
       </c>
       <c r="B14" t="s">
+        <v>59</v>
+      </c>
+      <c r="C14" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" t="s">
+        <v>60</v>
+      </c>
+      <c r="E14" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" t="s">
+        <v>61</v>
+      </c>
+      <c r="G14" t="s">
+        <v>15</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
         <v>62</v>
-      </c>
-[...19 lines deleted...]
-        <v>21</v>
       </c>
       <c r="J14" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
-        <v>1216</v>
+        <v>1125</v>
       </c>
       <c r="B15" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="G15" t="s">
         <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="I15" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="J15" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
-        <v>927</v>
+        <v>1134</v>
       </c>
       <c r="B16" t="s">
+        <v>64</v>
+      </c>
+      <c r="C16" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" t="s">
         <v>65</v>
       </c>
-      <c r="C16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="G16" t="s">
         <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="I16" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J16" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
-        <v>756</v>
+        <v>1073</v>
       </c>
       <c r="B17" t="s">
         <v>69</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
         <v>70</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="G17" t="s">
         <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I17" t="s">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="J17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
-        <v>760</v>
+        <v>1075</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
         <v>70</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="G18" t="s">
         <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I18" t="s">
-        <v>17</v>
+        <v>75</v>
       </c>
       <c r="J18" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
-        <v>704</v>
+        <v>1078</v>
       </c>
       <c r="B19" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
+        <v>70</v>
+      </c>
+      <c r="E19" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" t="s">
+        <v>77</v>
+      </c>
+      <c r="G19" t="s">
+        <v>15</v>
+      </c>
+      <c r="H19" t="s">
+        <v>72</v>
+      </c>
+      <c r="I19" t="s">
         <v>75</v>
       </c>
-      <c r="E19" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J19" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
-        <v>746</v>
+        <v>947</v>
       </c>
       <c r="B20" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="G20" t="s">
         <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="I20" t="s">
-        <v>67</v>
+        <v>48</v>
       </c>
       <c r="J20" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
-        <v>752</v>
+        <v>951</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
-        <v>23</v>
+        <v>84</v>
       </c>
       <c r="G21" t="s">
         <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="I21" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="J21" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
-        <v>754</v>
+        <v>1214</v>
       </c>
       <c r="B22" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
       <c r="F22" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G22" t="s">
         <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I22" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="J22" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
-        <v>762</v>
+        <v>1216</v>
       </c>
       <c r="B23" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="G23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I23" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="J23" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
-        <v>764</v>
+        <v>927</v>
       </c>
       <c r="B24" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G24" t="s">
         <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="I24" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="J24" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
-        <v>591</v>
+        <v>756</v>
       </c>
       <c r="B25" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
       <c r="F25" t="s">
-        <v>20</v>
+        <v>81</v>
       </c>
       <c r="G25" t="s">
         <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>41</v>
+        <v>93</v>
       </c>
       <c r="I25" t="s">
-        <v>88</v>
+        <v>48</v>
       </c>
       <c r="J25" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
-        <v>338</v>
+        <v>760</v>
       </c>
       <c r="B26" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
-        <v>66</v>
+        <v>84</v>
       </c>
       <c r="G26" t="s">
         <v>15</v>
       </c>
       <c r="H26" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="I26" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="J26" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
-        <v>258</v>
+        <v>704</v>
       </c>
       <c r="B27" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
       <c r="F27" t="s">
-        <v>95</v>
+        <v>20</v>
       </c>
       <c r="G27" t="s">
         <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="I27" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="J27" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
-        <v>492</v>
+        <v>746</v>
       </c>
       <c r="B28" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
       <c r="F28" t="s">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="G28" t="s">
         <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I28" t="s">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="J28" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
+        <v>752</v>
+      </c>
+      <c r="B29" t="s">
+        <v>99</v>
+      </c>
+      <c r="C29" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" t="s">
+        <v>96</v>
+      </c>
+      <c r="E29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F29" t="s">
+        <v>33</v>
+      </c>
+      <c r="G29" t="s">
+        <v>15</v>
+      </c>
+      <c r="H29" t="s">
+        <v>21</v>
+      </c>
+      <c r="I29" t="s">
+        <v>34</v>
+      </c>
+      <c r="J29" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30">
+        <v>754</v>
+      </c>
+      <c r="B30" t="s">
+        <v>99</v>
+      </c>
+      <c r="C30" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" t="s">
+        <v>96</v>
+      </c>
+      <c r="E30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F30" t="s">
+        <v>30</v>
+      </c>
+      <c r="G30" t="s">
+        <v>15</v>
+      </c>
+      <c r="H30" t="s">
+        <v>25</v>
+      </c>
+      <c r="I30" t="s">
+        <v>31</v>
+      </c>
+      <c r="J30" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31">
+        <v>762</v>
+      </c>
+      <c r="B31" t="s">
+        <v>104</v>
+      </c>
+      <c r="C31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" t="s">
+        <v>105</v>
+      </c>
+      <c r="E31" t="s">
+        <v>13</v>
+      </c>
+      <c r="F31" t="s">
+        <v>30</v>
+      </c>
+      <c r="G31" t="s">
+        <v>15</v>
+      </c>
+      <c r="H31" t="s">
+        <v>25</v>
+      </c>
+      <c r="I31" t="s">
+        <v>31</v>
+      </c>
+      <c r="J31" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32">
+        <v>764</v>
+      </c>
+      <c r="B32" t="s">
+        <v>104</v>
+      </c>
+      <c r="C32" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" t="s">
+        <v>105</v>
+      </c>
+      <c r="E32" t="s">
+        <v>13</v>
+      </c>
+      <c r="F32" t="s">
+        <v>33</v>
+      </c>
+      <c r="G32" t="s">
+        <v>15</v>
+      </c>
+      <c r="H32" t="s">
+        <v>21</v>
+      </c>
+      <c r="I32" t="s">
+        <v>34</v>
+      </c>
+      <c r="J32" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33">
+        <v>591</v>
+      </c>
+      <c r="B33" t="s">
+        <v>108</v>
+      </c>
+      <c r="C33" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" t="s">
+        <v>109</v>
+      </c>
+      <c r="E33" t="s">
+        <v>13</v>
+      </c>
+      <c r="F33" t="s">
+        <v>30</v>
+      </c>
+      <c r="G33" t="s">
+        <v>15</v>
+      </c>
+      <c r="H33" t="s">
+        <v>41</v>
+      </c>
+      <c r="I33" t="s">
+        <v>110</v>
+      </c>
+      <c r="J33" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34">
+        <v>338</v>
+      </c>
+      <c r="B34" t="s">
+        <v>112</v>
+      </c>
+      <c r="C34" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" t="s">
+        <v>112</v>
+      </c>
+      <c r="E34" t="s">
+        <v>13</v>
+      </c>
+      <c r="F34" t="s">
+        <v>20</v>
+      </c>
+      <c r="G34" t="s">
+        <v>15</v>
+      </c>
+      <c r="H34" t="s">
+        <v>16</v>
+      </c>
+      <c r="I34" t="s">
+        <v>75</v>
+      </c>
+      <c r="J34" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35">
+        <v>258</v>
+      </c>
+      <c r="B35" t="s">
+        <v>114</v>
+      </c>
+      <c r="C35" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" t="s">
+        <v>115</v>
+      </c>
+      <c r="E35" t="s">
+        <v>13</v>
+      </c>
+      <c r="F35" t="s">
+        <v>36</v>
+      </c>
+      <c r="G35" t="s">
+        <v>15</v>
+      </c>
+      <c r="H35" t="s">
+        <v>21</v>
+      </c>
+      <c r="I35" t="s">
+        <v>37</v>
+      </c>
+      <c r="J35" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36">
+        <v>492</v>
+      </c>
+      <c r="B36" t="s">
+        <v>117</v>
+      </c>
+      <c r="C36" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" t="s">
+        <v>115</v>
+      </c>
+      <c r="E36" t="s">
+        <v>13</v>
+      </c>
+      <c r="F36" t="s">
+        <v>30</v>
+      </c>
+      <c r="G36" t="s">
+        <v>15</v>
+      </c>
+      <c r="H36" t="s">
+        <v>25</v>
+      </c>
+      <c r="I36" t="s">
+        <v>118</v>
+      </c>
+      <c r="J36" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37">
         <v>493</v>
       </c>
-      <c r="B29" t="s">
-[...24 lines deleted...]
-        <v>101</v>
+      <c r="B37" t="s">
+        <v>117</v>
+      </c>
+      <c r="C37" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" t="s">
+        <v>115</v>
+      </c>
+      <c r="E37" t="s">
+        <v>13</v>
+      </c>
+      <c r="F37" t="s">
+        <v>33</v>
+      </c>
+      <c r="G37" t="s">
+        <v>15</v>
+      </c>
+      <c r="H37" t="s">
+        <v>21</v>
+      </c>
+      <c r="I37" t="s">
+        <v>120</v>
+      </c>
+      <c r="J37" t="s">
+        <v>121</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">