--- v1 (2026-06-21)
+++ v2 (2026-08-06)
@@ -12,156 +12,180 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Data Saída</t>
   </si>
   <si>
     <t>Hora Saída</t>
   </si>
   <si>
     <t>Data Chegada</t>
   </si>
   <si>
     <t>Hora Chegada</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Destino</t>
   </si>
   <si>
     <t>Valor Total</t>
   </si>
   <si>
     <t>Motivo da Diária</t>
   </si>
   <si>
+    <t>24/07/2026</t>
+  </si>
+  <si>
+    <t>06:00:00</t>
+  </si>
+  <si>
+    <t>26/07/2026</t>
+  </si>
+  <si>
+    <t>23:00:00</t>
+  </si>
+  <si>
+    <t>CARLOS EDUARDO CARDOSO DOS SANTOS DE QUEIROZ</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PALMAS - </t>
+  </si>
+  <si>
+    <t>R$ 450,00</t>
+  </si>
+  <si>
+    <t>Concessão de 3,00 (três diárias) para o servidor CARLOS EDUARDO CARDOSO DOS SANTOS DE QUEIROZ, CPF nº 912.547.281-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de Em viagem a Palmas-TO, com o objetivo de conduzir o Prefeito Jose Luciano Azevedo Carlos para participar de reuniões..</t>
+  </si>
+  <si>
+    <t>16/07/2026</t>
+  </si>
+  <si>
+    <t>18/07/2026</t>
+  </si>
+  <si>
+    <t>15/07/2026</t>
+  </si>
+  <si>
+    <t>EDES DIAS DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PALMAS-TO - </t>
+  </si>
+  <si>
+    <t>R$ 150,00</t>
+  </si>
+  <si>
+    <t>Concessão de 1,00 (uma diária) para o servidor EDES DIAS DE OLIVEIRA, CPF nº 164.514.815-72, para empreender viagem a cidade de PALMAS-TO-TO, com o objetivo de Participar da capacitação/treinamento referente ás atribuições e atividades do serviço militar, bem como á operação do Sistema Eletronico de Recrutamento Militar e Mobilização (SERMILMOB), PALMAS-TO..</t>
+  </si>
+  <si>
     <t>15/06/2026</t>
   </si>
   <si>
-    <t>06:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>19/06/2026</t>
   </si>
   <si>
-    <t>23:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>JOSE AFONSO SANTIAGO DOS SANTOS</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">NATIVIDADE - </t>
   </si>
   <si>
     <t>R$ 500,00</t>
   </si>
   <si>
     <t>Concessão de 5,00 (cinco diárias) para o servidor JOSE AFONSO SANTIAGO DOS SANTOS, CPF nº 062.357.711-93, para empreender viagem a cidade de NATIVIDADE-TO, com o objetivo de Participar do Encontro Regional dos Ads e Formação Avançada do Agente de Desenvolvimento em Natividade-TO..</t>
   </si>
   <si>
     <t>11/06/2026</t>
   </si>
   <si>
     <t>NATALICIO TORRES DA SILVA</t>
   </si>
   <si>
-    <t xml:space="preserve">PALMAS - </t>
-[...1 lines deleted...]
-  <si>
     <t>R$ 250,00</t>
   </si>
   <si>
     <t>Concessão de 1,00 (uma diária) para o servidor NATALICIO TORRES DA SILVA, CPF nº 946.408.071-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de Com o objetivo de participar do 2° Encontro de Secretarios de Meio Ambiente do Tocantins em Palmas-TO..</t>
   </si>
   <si>
     <t>GILMARIO SOUZA DE OLIVEIRA</t>
-  </si>
-[...4 lines deleted...]
-    <t>R$ 150,00</t>
   </si>
   <si>
     <t>Concessão de 1,00 (uma diária) para o servidor GILMARIO SOUZA DE OLIVEIRA, CPF nº 012.263.181-18, para empreender viagem a cidade de PALMAS-TO-TO, com o objetivo de 
 objetivo de participar do 2° Encontro de Secretarios de Meio Ambiente do Tocantins em Palmas-TO..</t>
   </si>
   <si>
     <t>01/06/2026</t>
   </si>
   <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>JOSE LUCIANO AZEVEDO CARLOS</t>
   </si>
   <si>
     <t>R$ 1.500,00</t>
   </si>
   <si>
     <t>Concessão de 3,00 (três diárias) para o servidor JOSE LUCIANO AZEVEDO CARLOS, CPF nº 644.227.981-20, para empreender viagem a cidade de PALMAS-TO-TO, com o objetivo de Com o bjetivo de participar de reuniões com o Deputado Estadual Cleiton Cardoso sobre recursos de emendas -Ponte do Barreiro Dantas e Festejo do Padroeiro ,presença na Receita Federal para tratar de parcelamento previdenciários do municipio, reunião no Palacio Araguaia-José Wilson Siqueira Campos-para tratar de assuntos administrativos do municipio..</t>
-  </si>
-[...4 lines deleted...]
-    <t>R$ 450,00</t>
   </si>
   <si>
     <t>Concessão de 3,00 (três diárias) para o servidor CARLOS EDUARDO CARDOSO DOS SANTOS DE QUEIROZ, CPF nº 912.547.281-04, para empreender viagem a cidade de PALMAS-TO, com o objetivo de Com o bjetivo de levar o Prefeito Jose Luciano Azevedo Carlos  participar de reuniões com o Deputado Estadual Cleiton Cardoso sobre recursos de emendas -Ponte do Barreiro Dantas e Festejo do Padroeiro ,presença na Receita Federal para tratar de parcelamento previdenciários do municipio, reunião no Palacio Araguaia-José Wilson Siqueira Campos-para tratar de assuntos administrativos do municipio..</t>
   </si>
   <si>
     <t>BEIJAMIM BARBOSA DOS SANTOS</t>
   </si>
   <si>
     <t>R$ 750,00</t>
   </si>
   <si>
     <t>Concessão de 3,00 (três diárias) para o servidor BEIJAMIM BARBOSA DOS SANTOS, CPF nº 973.819.501-20, para empreender viagem a cidade de PALMAS-TO, com o objetivo de Com o objetivo de participar de Reunião no Gabinete do Deputado Cleiton Cardoso , tratar de assuntos pentinentes ao municipio de Ponte Alta do Bom Jesus-TO..</t>
   </si>
   <si>
     <t>17/05/2026</t>
   </si>
   <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t xml:space="preserve">BRASÍLIA - </t>
   </si>
   <si>
     <t>R$ 3.500,00</t>
   </si>
@@ -748,1240 +772,1336 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J37"/>
+  <dimension ref="A1:J40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
-        <v>2608</v>
+        <v>3317</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
       <c r="J2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
-        <v>2616</v>
+        <v>3316</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I3" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="J3" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
-        <v>2617</v>
+        <v>3102</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H4" t="s">
+        <v>23</v>
+      </c>
+      <c r="I4" t="s">
         <v>24</v>
       </c>
-      <c r="G4" t="s">
-[...2 lines deleted...]
-      <c r="H4" t="s">
+      <c r="J4" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
-        <v>2708</v>
+        <v>2608</v>
       </c>
       <c r="B5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" t="s">
         <v>28</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="G5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H5" t="s">
         <v>29</v>
       </c>
-      <c r="E5" t="s">
-[...2 lines deleted...]
-      <c r="F5" t="s">
+      <c r="I5" t="s">
         <v>30</v>
       </c>
-      <c r="G5" t="s">
-[...5 lines deleted...]
-      <c r="I5" t="s">
+      <c r="J5" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
-        <v>2709</v>
+        <v>2616</v>
       </c>
       <c r="B6" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>33</v>
       </c>
       <c r="G6" t="s">
         <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I6" t="s">
         <v>34</v>
       </c>
       <c r="J6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
-        <v>2558</v>
+        <v>2617</v>
       </c>
       <c r="B7" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7" t="s">
         <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="I7" t="s">
+        <v>24</v>
+      </c>
+      <c r="J7" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
-        <v>2160</v>
+        <v>2708</v>
       </c>
       <c r="B8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
         <v>39</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="E8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F8" t="s">
         <v>40</v>
       </c>
-      <c r="E8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G8" t="s">
         <v>15</v>
       </c>
       <c r="H8" t="s">
+        <v>23</v>
+      </c>
+      <c r="I8" t="s">
         <v>41</v>
       </c>
-      <c r="I8" t="s">
+      <c r="J8" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
-        <v>2162</v>
+        <v>2709</v>
       </c>
       <c r="B9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" t="s">
         <v>39</v>
       </c>
-      <c r="C9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="G9" t="s">
         <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="I9" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="J9" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
-        <v>1881</v>
+        <v>2558</v>
       </c>
       <c r="B10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F10" t="s">
+        <v>44</v>
+      </c>
+      <c r="G10" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" t="s">
+        <v>16</v>
+      </c>
+      <c r="I10" t="s">
+        <v>45</v>
+      </c>
+      <c r="J10" t="s">
         <v>46</v>
-      </c>
-[...22 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
-        <v>1879</v>
+        <v>2160</v>
       </c>
       <c r="B11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" t="s">
+        <v>48</v>
+      </c>
+      <c r="E11" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" t="s">
+        <v>40</v>
+      </c>
+      <c r="G11" t="s">
+        <v>15</v>
+      </c>
+      <c r="H11" t="s">
+        <v>49</v>
+      </c>
+      <c r="I11" t="s">
         <v>50</v>
-      </c>
-[...19 lines deleted...]
-        <v>31</v>
       </c>
       <c r="J11" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
-        <v>1880</v>
+        <v>2162</v>
       </c>
       <c r="B12" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="G12" t="s">
         <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="I12" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="J12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
-        <v>1263</v>
+        <v>1881</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="D13" t="s">
         <v>55</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
+        <v>28</v>
+      </c>
+      <c r="G13" t="s">
+        <v>15</v>
+      </c>
+      <c r="H13" t="s">
+        <v>23</v>
+      </c>
+      <c r="I13" t="s">
         <v>56</v>
       </c>
-      <c r="G13" t="s">
-[...2 lines deleted...]
-      <c r="H13" t="s">
+      <c r="J13" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
-        <v>1536</v>
+        <v>1879</v>
       </c>
       <c r="B14" t="s">
+        <v>58</v>
+      </c>
+      <c r="C14" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" t="s">
+        <v>55</v>
+      </c>
+      <c r="E14" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" t="s">
+        <v>40</v>
+      </c>
+      <c r="G14" t="s">
+        <v>15</v>
+      </c>
+      <c r="H14" t="s">
+        <v>23</v>
+      </c>
+      <c r="I14" t="s">
+        <v>41</v>
+      </c>
+      <c r="J14" t="s">
         <v>59</v>
-      </c>
-[...22 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
-        <v>1125</v>
+        <v>1880</v>
       </c>
       <c r="B15" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="G15" t="s">
         <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="I15" t="s">
-        <v>66</v>
+        <v>17</v>
       </c>
       <c r="J15" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
-        <v>1134</v>
+        <v>1263</v>
       </c>
       <c r="B16" t="s">
+        <v>61</v>
+      </c>
+      <c r="C16" t="s">
+        <v>62</v>
+      </c>
+      <c r="D16" t="s">
+        <v>63</v>
+      </c>
+      <c r="E16" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" t="s">
         <v>64</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="G16" t="s">
+        <v>15</v>
+      </c>
+      <c r="H16" t="s">
         <v>65</v>
       </c>
-      <c r="E16" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I16" t="s">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="J16" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
-        <v>1073</v>
+        <v>1536</v>
       </c>
       <c r="B17" t="s">
+        <v>67</v>
+      </c>
+      <c r="C17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" t="s">
+        <v>68</v>
+      </c>
+      <c r="E17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F17" t="s">
         <v>69</v>
       </c>
-      <c r="C17" t="s">
-[...2 lines deleted...]
-      <c r="D17" t="s">
+      <c r="G17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H17" t="s">
+        <v>16</v>
+      </c>
+      <c r="I17" t="s">
         <v>70</v>
       </c>
-      <c r="E17" t="s">
-[...2 lines deleted...]
-      <c r="F17" t="s">
+      <c r="J17" t="s">
         <v>71</v>
-      </c>
-[...10 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
-        <v>1075</v>
+        <v>1125</v>
       </c>
       <c r="B18" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="G18" t="s">
         <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="I18" t="s">
+        <v>74</v>
+      </c>
+      <c r="J18" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
-        <v>1078</v>
+        <v>1134</v>
       </c>
       <c r="B19" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
+        <v>73</v>
+      </c>
+      <c r="E19" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" t="s">
+        <v>14</v>
+      </c>
+      <c r="G19" t="s">
+        <v>15</v>
+      </c>
+      <c r="H19" t="s">
+        <v>49</v>
+      </c>
+      <c r="I19" t="s">
         <v>70</v>
       </c>
-      <c r="E19" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J19" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
-        <v>947</v>
+        <v>1073</v>
       </c>
       <c r="B20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C20" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" t="s">
+        <v>78</v>
+      </c>
+      <c r="E20" t="s">
+        <v>13</v>
+      </c>
+      <c r="F20" t="s">
         <v>79</v>
       </c>
-      <c r="C20" t="s">
-[...2 lines deleted...]
-      <c r="D20" t="s">
+      <c r="G20" t="s">
+        <v>15</v>
+      </c>
+      <c r="H20" t="s">
         <v>80</v>
       </c>
-      <c r="E20" t="s">
-[...2 lines deleted...]
-      <c r="F20" t="s">
+      <c r="I20" t="s">
         <v>81</v>
       </c>
-      <c r="G20" t="s">
-[...2 lines deleted...]
-      <c r="H20" t="s">
+      <c r="J20" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
-        <v>951</v>
+        <v>1075</v>
       </c>
       <c r="B21" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
+        <v>78</v>
+      </c>
+      <c r="E21" t="s">
+        <v>13</v>
+      </c>
+      <c r="F21" t="s">
+        <v>28</v>
+      </c>
+      <c r="G21" t="s">
+        <v>15</v>
+      </c>
+      <c r="H21" t="s">
         <v>80</v>
       </c>
-      <c r="E21" t="s">
-[...2 lines deleted...]
-      <c r="F21" t="s">
+      <c r="I21" t="s">
+        <v>83</v>
+      </c>
+      <c r="J21" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
-        <v>1214</v>
+        <v>1078</v>
       </c>
       <c r="B22" t="s">
+        <v>77</v>
+      </c>
+      <c r="C22" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" t="s">
+        <v>78</v>
+      </c>
+      <c r="E22" t="s">
+        <v>13</v>
+      </c>
+      <c r="F22" t="s">
+        <v>85</v>
+      </c>
+      <c r="G22" t="s">
+        <v>15</v>
+      </c>
+      <c r="H22" t="s">
+        <v>80</v>
+      </c>
+      <c r="I22" t="s">
+        <v>83</v>
+      </c>
+      <c r="J22" t="s">
         <v>86</v>
-      </c>
-[...22 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
-        <v>1216</v>
+        <v>947</v>
       </c>
       <c r="B23" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
-        <v>33</v>
+        <v>89</v>
       </c>
       <c r="G23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="I23" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="J23" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
-        <v>927</v>
+        <v>951</v>
       </c>
       <c r="B24" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
-        <v>20</v>
+        <v>92</v>
       </c>
       <c r="G24" t="s">
         <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="I24" t="s">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="J24" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
-        <v>756</v>
+        <v>1214</v>
       </c>
       <c r="B25" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
       <c r="F25" t="s">
-        <v>81</v>
+        <v>40</v>
       </c>
       <c r="G25" t="s">
         <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="I25" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="J25" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
-        <v>760</v>
+        <v>1216</v>
       </c>
       <c r="B26" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
-        <v>84</v>
+        <v>14</v>
       </c>
       <c r="G26" t="s">
         <v>15</v>
       </c>
       <c r="H26" t="s">
-        <v>93</v>
+        <v>16</v>
       </c>
       <c r="I26" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="J26" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
-        <v>704</v>
+        <v>927</v>
       </c>
       <c r="B27" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
       <c r="F27" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="G27" t="s">
         <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I27" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J27" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
-        <v>746</v>
+        <v>756</v>
       </c>
       <c r="B28" t="s">
         <v>99</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
       <c r="F28" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="G28" t="s">
         <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>21</v>
+        <v>101</v>
       </c>
       <c r="I28" t="s">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="J28" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
-        <v>752</v>
+        <v>760</v>
       </c>
       <c r="B29" t="s">
         <v>99</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
       <c r="F29" t="s">
-        <v>33</v>
+        <v>92</v>
       </c>
       <c r="G29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>21</v>
+        <v>101</v>
       </c>
       <c r="I29" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="J29" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
-        <v>754</v>
+        <v>704</v>
       </c>
       <c r="B30" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30" t="s">
+        <v>33</v>
+      </c>
+      <c r="G30" t="s">
+        <v>15</v>
+      </c>
+      <c r="H30" t="s">
+        <v>16</v>
+      </c>
+      <c r="I30" t="s">
         <v>30</v>
       </c>
-      <c r="G30" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J30" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
-        <v>762</v>
+        <v>746</v>
       </c>
       <c r="B31" t="s">
+        <v>107</v>
+      </c>
+      <c r="C31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" t="s">
         <v>104</v>
       </c>
-      <c r="C31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
-        <v>30</v>
+        <v>108</v>
       </c>
       <c r="G31" t="s">
         <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I31" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="J31" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
-        <v>764</v>
+        <v>752</v>
       </c>
       <c r="B32" t="s">
+        <v>107</v>
+      </c>
+      <c r="C32" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" t="s">
         <v>104</v>
       </c>
-      <c r="C32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
       <c r="F32" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="G32" t="s">
         <v>15</v>
       </c>
       <c r="H32" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I32" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="J32" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
-        <v>591</v>
+        <v>754</v>
       </c>
       <c r="B33" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="G33" t="s">
         <v>15</v>
       </c>
       <c r="H33" t="s">
+        <v>23</v>
+      </c>
+      <c r="I33" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="J33" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
-        <v>338</v>
+        <v>762</v>
       </c>
       <c r="B34" t="s">
         <v>112</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="G34" t="s">
         <v>15</v>
       </c>
       <c r="H34" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I34" t="s">
-        <v>75</v>
+        <v>41</v>
       </c>
       <c r="J34" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
-        <v>258</v>
+        <v>764</v>
       </c>
       <c r="B35" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" t="s">
+        <v>13</v>
+      </c>
+      <c r="F35" t="s">
+        <v>14</v>
+      </c>
+      <c r="G35" t="s">
+        <v>15</v>
+      </c>
+      <c r="H35" t="s">
+        <v>16</v>
+      </c>
+      <c r="I35" t="s">
+        <v>17</v>
+      </c>
+      <c r="J35" t="s">
         <v>115</v>
-      </c>
-[...16 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
-        <v>492</v>
+        <v>591</v>
       </c>
       <c r="B36" t="s">
+        <v>116</v>
+      </c>
+      <c r="C36" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" t="s">
         <v>117</v>
       </c>
-      <c r="C36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
       <c r="F36" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="G36" t="s">
         <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="I36" t="s">
         <v>118</v>
       </c>
       <c r="J36" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
-        <v>493</v>
+        <v>338</v>
       </c>
       <c r="B37" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" t="s">
         <v>33</v>
       </c>
       <c r="G37" t="s">
         <v>15</v>
       </c>
       <c r="H37" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="I37" t="s">
-        <v>120</v>
+        <v>83</v>
       </c>
       <c r="J37" t="s">
         <v>121</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38">
+        <v>258</v>
+      </c>
+      <c r="B38" t="s">
+        <v>122</v>
+      </c>
+      <c r="C38" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" t="s">
+        <v>123</v>
+      </c>
+      <c r="E38" t="s">
+        <v>13</v>
+      </c>
+      <c r="F38" t="s">
+        <v>44</v>
+      </c>
+      <c r="G38" t="s">
+        <v>15</v>
+      </c>
+      <c r="H38" t="s">
+        <v>16</v>
+      </c>
+      <c r="I38" t="s">
+        <v>45</v>
+      </c>
+      <c r="J38" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39">
+        <v>492</v>
+      </c>
+      <c r="B39" t="s">
+        <v>125</v>
+      </c>
+      <c r="C39" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" t="s">
+        <v>123</v>
+      </c>
+      <c r="E39" t="s">
+        <v>13</v>
+      </c>
+      <c r="F39" t="s">
+        <v>40</v>
+      </c>
+      <c r="G39" t="s">
+        <v>15</v>
+      </c>
+      <c r="H39" t="s">
+        <v>23</v>
+      </c>
+      <c r="I39" t="s">
+        <v>126</v>
+      </c>
+      <c r="J39" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40">
+        <v>493</v>
+      </c>
+      <c r="B40" t="s">
+        <v>125</v>
+      </c>
+      <c r="C40" t="s">
+        <v>11</v>
+      </c>
+      <c r="D40" t="s">
+        <v>123</v>
+      </c>
+      <c r="E40" t="s">
+        <v>13</v>
+      </c>
+      <c r="F40" t="s">
+        <v>14</v>
+      </c>
+      <c r="G40" t="s">
+        <v>15</v>
+      </c>
+      <c r="H40" t="s">
+        <v>16</v>
+      </c>
+      <c r="I40" t="s">
+        <v>128</v>
+      </c>
+      <c r="J40" t="s">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">